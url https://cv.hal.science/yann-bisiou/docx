--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -160,3124 +160,3124 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépistage des stupéfiants au volant : tolérance zéro ou exclusion sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qui perd gagne : vers une définition des stupéfiants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dépistage des stupéfiants au volant : tolérance zéro ou exclusion sociale ?</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolition du discernement et arrêt volontaire d'un traitement médical : une nouvelle « ligne rouge » est franchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur l’inconstitutionnalité de l’article 60 du code des douanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abolition du discernement et arrêt volontaire d'un traitement médical : une nouvelle « ligne rouge » est franchie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis « homéopathique » et définition des stupéfiants, nouvelles évolutions du droit de la drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amendes forfaitaires délictuelles : le retour du bon docteur Coué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.259</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questions sur l’inconstitutionnalité de l’article 60 du code des douanes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasons for using cannabidiol: a cross-sectional study of French cannabidiol users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Di Beo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42238-021-00102-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03465016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation partielle « en tant que ne pas » du fichier des amendes forfaitaires délictuelles : l'impuissance du Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : les magistrats font tourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cannabis « homéopathique » et définition des stupéfiants, nouvelles évolutions du droit de la drogue</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiants, cannabis et cannabidiol (CBD) : la France sous pression de la CJUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis « light » et produits dérivés à base de cannabidiol : une fiscalité avantageuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre de la loi du 31 décembre 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96/97, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier « STARTRAC » les bugs de la lutte contre le blanchiment et le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amendes forfaitaires délictuelles : le retour du bon docteur Coué</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crack : la RdR au point mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabidiol : le Droit en eaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation juge que le CBD n’est pas un stupéfiant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.510</w:t>
+              <w:t xml:space="preserve">, 2021, pp.243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension de permis pour des patients prenant des médicaments classés comme stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stupéfiants, cannabis et cannabidiol (CBD) : la France sous pression de la CJUE</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la continuité du «monde d’avant» : l’amende pour usage de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXII (3), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lente agonie du contrôle pénal de l’enquête par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (N1969BYL), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiants : la lente agonie du contrôle pénal de l’enquête par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.N1969BYL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau fichage policier des consommateurs de cannabis et des violations de l'obligation de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.84</w:t>
+              <w:t xml:space="preserve">, 2020, 05, pp.232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annulation partielle « en tant que ne pas » du fichier des amendes forfaitaires délictuelles : l'impuissance du Conseil d'État</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OFAST : le «rebranding» de la lutte contre le trafic de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, Etudes 20 - pp. 8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique : une certitude et de nombreuses interrogations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de CBD, chanvre et cannabis interdits d'inscription au registre du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 février, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique : Stratégie pour une politique de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.344-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdTech: dans la jungle des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mag RH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques, sociaux, et médicaux d’une légalisation du cannabis récréatif en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.355-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de CBD, chanvre et cannabis interdits d’inscription au registre du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis (vente de fleurs) : relaxe au bénéfice du doute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdTech, welcome to the jungle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mag RH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques, sociaux et médicaux d’une légalisation du cannabis récréatif en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.355-363</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : la CJUE saisie d’une question préjudicielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.542</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...122 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de la DACG relative au régime juridique applicable aux établissements proposant à la vente au public des produits issus du cannabis (coffee shop)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.62-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 872</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabidiol (CBD) et « cannabis ultra-light » : quel statut en droit français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.1447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96/97, pp.15</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le cadre légal et réglementaire actuel est ou n’est pas un obstacle à la RdRD ? Quelles en seraient les évolutions souhaitables pour favoriser la RdRD ? La loi n° 2016-41 de modernisation de notre système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amende forfaitaire délictuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100, pp.21</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trafic de stupéfiants : nouveau recul du principe de légalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.809</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis et dérivés : la CJUE saisie d'une question préjudicielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La Cour de cassation juge que le CBD n’est pas un stupéfiant</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination : la simplification passe à la trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 mars 2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination dans l'entreprise : la confusion l'emporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépistage des stupéfiants en entreprise : une nouvelle obligation pour l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30/01/2017, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : payer pour fumer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.243</w:t>
+              <w:t xml:space="preserve">, 2017, 11 / 2017 (Novembre), pp.486-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1720 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809487v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-03068289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gard : drogue au travail, &amp;quot;L’État et les entreprises doivent agir</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B04F528"/>
+    <w:nsid w:val="2B23F1AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5767,51 +5767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bisiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052446905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bisiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022300v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145535v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465016v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fortin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-021-00102-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022452v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068292v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lyx Savary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caballero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bisiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052446905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022290v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bisiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-021-00102-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lyx Savary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caballero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>