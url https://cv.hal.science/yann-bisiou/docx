--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -160,3124 +160,3124 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qui perd gagne : vers une définition des stupéfiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dépistage des stupéfiants au volant : tolérance zéro ou exclusion sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qui perd gagne : vers une définition des stupéfiants ?</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolition du discernement et arrêt volontaire d'un traitement médical : une nouvelle « ligne rouge » est franchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 05, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03674673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions sur l’inconstitutionnalité de l’article 60 du code des douanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Abolition du discernement et arrêt volontaire d'un traitement médical : une nouvelle « ligne rouge » est franchie</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis « homéopathique » et définition des stupéfiants, nouvelles évolutions du droit de la drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amendes forfaitaires délictuelles : le retour du bon docteur Coué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 05, pp.259</w:t>
+              <w:t xml:space="preserve">, 2022, 11, pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Questions sur l’inconstitutionnalité de l’article 60 du code des douanes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03880592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasons for using cannabidiol: a cross-sectional study of French cannabidiol users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Di Beo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cannabis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s42238-021-00102-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03465016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulation partielle « en tant que ne pas » du fichier des amendes forfaitaires délictuelles : l'impuissance du Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03450678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis « light » et produits dérivés à base de cannabidiol : une fiscalité avantageuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 872</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le spectre de la loi du 31 décembre 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96/97, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fichier « STARTRAC » les bugs de la lutte contre le blanchiment et le terrorisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cannabis « homéopathique » et définition des stupéfiants, nouvelles évolutions du droit de la drogue</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crack : la RdR au point mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swaps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : les magistrats font tourner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amendes forfaitaires délictuelles : le retour du bon docteur Coué</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiants, cannabis et cannabidiol (CBD) : la France sous pression de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.510</w:t>
+              <w:t xml:space="preserve">, 2021, 02, pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Davide Fortin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03145535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabidiol : le Droit en eaux troubles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation juge que le CBD n’est pas un stupéfiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.243</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suspension de permis pour des patients prenant des médicaments classés comme stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02970035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans la continuité du «monde d’avant» : l’amende pour usage de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXII (3), pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lente agonie du contrôle pénal de l’enquête par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (N1969BYL), s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau fichage policier des consommateurs de cannabis et des violations de l'obligation de confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02612889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stupéfiants : la lente agonie du contrôle pénal de l’enquête par le juge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, pp.N1969BYL</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique : une certitude et de nombreuses interrogations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 93, pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OFAST : le «rebranding» de la lutte contre le trafic de stupéfiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7-8, Etudes 20 - pp. 8-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques, sociaux, et médicaux d’une légalisation du cannabis récréatif en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Di Beo</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Massin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, pp.355-367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdTech: dans la jungle des compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mag RH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis thérapeutique : Stratégie pour une politique de santé publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.344-352</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de CBD, chanvre et cannabis interdits d'inscription au registre du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 février, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les magasins de CBD, chanvre et cannabis interdits d’inscription au registre du commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis (vente de fleurs) : relaxe au bénéfice du doute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.1176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EdTech, welcome to the jungle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mag RH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux juridiques, sociaux et médicaux d’une légalisation du cannabis récréatif en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (4), pp.355-363</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Annulation partielle « en tant que ne pas » du fichier des amendes forfaitaires délictuelles : l'impuissance du Conseil d'État</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : la CJUE saisie d’une question préjudicielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 11, pp.542</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de la DACG relative au régime juridique applicable aux établissements proposant à la vente au public des produits issus du cannabis (coffee shop)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.62-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Stupéfiants, cannabis et cannabidiol (CBD) : la France sous pression de la CJUE</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabidiol (CBD) et « cannabis ultra-light » : quel statut en droit français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.1447</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le cadre légal et réglementaire actuel est ou n’est pas un obstacle à la RdRD ? Quelles en seraient les évolutions souhaitables pour favoriser la RdRD ? La loi n° 2016-41 de modernisation de notre système de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcoologie et addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (1), pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Amende forfaitaire délictuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bisiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 02, pp.84</w:t>
+              <w:t xml:space="preserve">, 2018, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 872</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis et dérivés : la CJUE saisie d'une question préjudicielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 96/97, pp.15</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trafic de stupéfiants : nouveau recul du principe de légalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase [site Web]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannabis : payer pour fumer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 / 2017 (Novembre), pp.486-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 100, pp.21</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépistage des stupéfiants en entreprise : une nouvelle obligation pour l'employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30/01/2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104, pp.809</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination : la simplification passe à la trappe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ActuEL RH : : le quotidien des professionnels des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 mars 2017, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.243</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination dans l'entreprise : la confusion l'emporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bisiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...1789 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03062892v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01809487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gard : drogue au travail, &amp;quot;L’État et les entreprises doivent agir</w:t>
               </w:r>
@@ -5536,51 +5536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B23F1AD"/>
+    <w:nsid w:val="B140AA19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5767,51 +5767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bisiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052446905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022290v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bisiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022298v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-021-00102-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022300v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022318v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612889v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022444v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022452v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067900v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068292v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809487v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lyx Savary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caballero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bisiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/052446905" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022298v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bisiou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022290v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03674673v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022242v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03880592v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03465016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fortin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Di Beo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42238-021-00102-z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03450678v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022321v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022334v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022313v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02970035v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022441v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932704v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932703v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612889v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022443v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Launay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022454v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148861v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450303v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148862v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407939v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022455v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148859v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216269v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979295v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063425v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068292v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062859v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077397v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067440v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939846v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067451v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243761v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022636v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022642v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421388v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couteron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Geoffard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-F&#233;lyx Savary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050426v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Caballero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022238v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057029v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022241v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022323v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613883v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>