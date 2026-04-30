--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -416,165 +416,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes Cyber-Physique-Humain et les dispositifs architecturaux</w:t>
+                <w:t xml:space="preserve">L’architecture adaptative, Des maisons psychotropiques aux surfaces à changement de forme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Projeter l’architecture aux carrefours du numérique et du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Architecture évolutive / réversible : formes et dispositifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542430v1</w:t>
+                <w:t xml:space="preserve">hal-03542406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’architecture adaptative, Des maisons psychotropiques aux surfaces à changement de forme</w:t>
+                <w:t xml:space="preserve">Les systèmes Cyber-Physique-Humain et les dispositifs architecturaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Architecture évolutive / réversible : formes et dispositifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Projeter l’architecture aux carrefours du numérique et du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542406v1</w:t>
+                <w:t xml:space="preserve">hal-03542430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive architecture, an implementation with game theory. Emotional input and pneumatically driven actuator</w:t>
               </w:r>
@@ -809,165 +809,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A psychotropic surface based on soft shape-changing material: Emotional input and pneumatically driven actuator</w:t>
+                <w:t xml:space="preserve">Learning from plant signalling : Adaptive architecture and bionic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kine[sis]tem’17 - From nature to Architectural Matter International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Libonne, Portugal</w:t>
+              <w:t xml:space="preserve">3rd international conference of biodigital architecture &amp; genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Barcelonne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542551v1</w:t>
+                <w:t xml:space="preserve">hal-03542557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning from plant signalling : Adaptive architecture and bionic design</w:t>
+                <w:t xml:space="preserve">A psychotropic surface based on soft shape-changing material: Emotional input and pneumatically driven actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd international conference of biodigital architecture &amp; genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Barcelonne, Spain</w:t>
+              <w:t xml:space="preserve">Kine[sis]tem’17 - From nature to Architectural Matter International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Libonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542557v1</w:t>
+                <w:t xml:space="preserve">hal-03542551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation architecturale assistée par des données : Donnée, information, paramètre et connaissance</w:t>
               </w:r>
@@ -1124,204 +1124,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principes de la SmartCity support d’une activité projectuelle et d’une contextualisation subjective</w:t>
+                <w:t xml:space="preserve">Interactive Concrete Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique (SCAN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Luxembourd, Luxembourg. pp.334</w:t>
+              <w:t xml:space="preserve">Architecture and Civil Engineering (ACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047700v1</w:t>
+                <w:t xml:space="preserve">hal-02047719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Concrete Surface</w:t>
+                <w:t xml:space="preserve">Les principes de la SmartCity support d’une activité projectuelle et d’une contextualisation subjective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture and Civil Engineering (ACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">Séminaire de Conception Architecturale Numérique (SCAN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Luxembourd, Luxembourg. pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047719v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matérialité numérique : une illustration</w:t>
               </w:r>
@@ -1333,51 +1333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">01Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scaleless - Seamless, Performing a less fragmented architectural education and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Münster, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,230 +1491,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking With Computers and Fabricating With Machines</w:t>
+                <w:t xml:space="preserve">Digital Materiality: an experiment with smart concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Lequay</w:t>
+                <w:t xml:space="preserve">Angelo Guiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Liveneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Algorithmic Design for Architecture and Urban Design (ALGODE )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Rethinking the Human in Technology-Driven Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016746v1</w:t>
+                <w:t xml:space="preserve">hal-02016745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Materiality: an experiment with smart concrete</w:t>
+                <w:t xml:space="preserve">Thinking With Computers and Fabricating With Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Blanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Guiga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Liveneau</w:t>
+                <w:t xml:space="preserve">Hervé Lequay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking the Human in Technology-Driven Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Chania, Greece</w:t>
+              <w:t xml:space="preserve">International Symposium on Algorithmic Design for Architecture and Urban Design (ALGODE )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016745v1</w:t>
+                <w:t xml:space="preserve">hal-02016746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1972,51 +1972,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mortamais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Siani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542406v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29117/gsm4q.2019.0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542551v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542557v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Janda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893049v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Blanchi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Mortamais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Serero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Parisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016681v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Siani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542406v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29117/gsm4q.2019.0034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016670v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542551v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Janda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016745v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guiga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lequay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03542382v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>