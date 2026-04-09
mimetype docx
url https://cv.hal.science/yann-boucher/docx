--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>