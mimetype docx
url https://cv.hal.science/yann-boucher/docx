--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>