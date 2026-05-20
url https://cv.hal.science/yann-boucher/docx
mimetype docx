--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann BOUCHER </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of a nonreciprocal micro-ring resonator with nonreciprocity provided by its magneto-optical input–output coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (3), pp.204. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-022-04444-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal coupled-mode theory formulation of quasi-normal modes in a 1D photonic crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (10), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-020-02577-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Threshold Coherent Emission at 1.5 µm from Fully Er3+ Doped Monolithic 1D Dielectric Microcavity Fabricated Using Radio Frequency Sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), pp.74-85. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ceramics2010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal properties of an Erbium-doped asymmetric single-mode slab waveguide in the glass-ceramics SnO2-SiO2 system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, PRE’17 – Selected Papers from 7th International Workshop on Photoluminescence in Rare Earths: Photonic materials and devices, 87, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent emission from fully Er3+ doped monolithic 1-D dielectric microcavity fabricated by rf-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Galzerano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87, pp.107-111. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parity-Time Symmetry in Laterally Coupled Bragg Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (6), pp.6000209. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2019.2947566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supermodes in Coupled Bigyrotropic Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.6200208. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2842640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode Coupling and Scattering Parameters in a Parity-Time Symmetric Resonant Integrated Coupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (1), pp.6300206. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2017.2773528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic band edge assisted spontaneous emission enhancement from all Er3+ 1-D photonic band gap structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesare Meroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Varas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreeramulu Valligatla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 80, pp.106-109. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2018.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resonant modal conversion in a two-mode waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, topical collection: Optical Wave and Waveguide Theory and Numerical Modelling 2016, 49 (1), pp.42. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-016-0853-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency spectral characterization and model parameters extraction of high Q optical resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (6), pp.27208. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep27208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model for the coupling constant of a directional coupler in terms of slab waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Section on Glass Photonics for Integrated Optics, 53 (7), pp.071810. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.OE.53.7.071810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, selected paper from "3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)", 2 (1), pp.55-58. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided photoluminescence study of Nd-doped silicon rich silicon oxide and silicon rich silicon nitride waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 114 (1), pp.014906. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4812470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bragg reflector formed on oxidized porous silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.105-108. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mnl.2011.0653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of optical losses of Nd3+ doped silicon rich silicon oxide for laser cavity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 520, pp.4026. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.01.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00738664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with strained interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (9), pp.2216-2219. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.28.002216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength and Bandwidth Tunable TPA Semiconductor Microcavity Detector for High-Speed Signal Processing in WDM Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Bondarczuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam P. Barry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 46 (11), pp.1518-1525. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2010.2052589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function: A simple model applied to active single-mode microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (19), pp.3940-3947. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optcom.2009.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comments on &amp;quot;Performances of a Fully Integrated All-OpticalPulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (8), pp.1059. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2008.2004956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Analysis of Graded-Index Porous Silicon Slab Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol.44 (Issue 9), pp.886-893. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2008.925138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Microwave Circuit With Negative Group Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Pérennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17, pp.861-863. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LMWC.2007.910489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of a Fully Integrated All-Optical Pulse Reshaper Based on Cascaded Coupled Nonlinear Microring Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol.25 (Issue 9), pp.2417-2426. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2007.901529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet-based framework for acquired radiometric quantity representation and accurate physical rendering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4), pp.221-237. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-006-0001-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet-Based Modelling of Spectral BRDF Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Paulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (10), pp.2327-2339. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.1789138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual-wavelength vertical-cavity surface emitting laser involving both the first and the second quantum states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Akmansoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.35-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeding of a Titanium Sapphire oscillator by a Vertical-Cavity Surface-Emitting-Laser in the nanosecond range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pocholle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Papuchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 65 (7), pp.804-806. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.112237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le militant, la compétence et l'éthique : les conditions de l'investiture chez les Verts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Villalba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (9), pp.37 - 43. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1990.976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering parameters of a non-reciprocal magneto-optical integrated coupler used as an isolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliya Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal. pp.01004, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202226601004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages couploniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Ondes, Mar 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03172970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiO2-SnO2:Er3+ transparent glass-ceramics: fabrication and photonic assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Zur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Derkowska-Zielinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106832C, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides d’ondes magnétiques bigyrotropiques couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu S Dadoenkova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Toulouse 2018 - 38è Journées Nationales d'Optique Guidée (JNOG'38)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication by rf-sputtering and assessment of dielectric Er3+ doped monolithic 1-D microcavity for coherent emission at 1.5 um</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scotognella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Ristić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Strasbourg, France. pp.106830Q, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2306413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled-Mode Theory derivation of the formal equivalence between a three-mode waveguide and a set of three mutually coupled single-mode waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00009, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring-assisted modal conversion for on-chip mode-division multiplexing signal processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2017) - 3rd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Scattering Parameters formalism in terms of Coupled-Mode Theory for investigating hybrid single-mode/two-mode photonic interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference 2016 (NANOP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. pp.00011, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201713900011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical resonators metrology using an RF-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, CA, United States. pp.97470E, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2210786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-mode waveguide with nonlinear ring resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design space exploration of functional blocks for on-chip mode division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Optical Wave and Waveguide Theory and Numerical Modeling Workshop (OWTNM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective coupling functionalities for on-chip mode-division multiplexing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Peucheret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe conference (DATE 2016) - 2nd International Workshop on Optical/Photonic Interconnects for Computing Systems (OPTICS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectro-RF d'un résonateur optique fibré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Balac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de la sélectivité modale dans un coupleur directionnel intégré pour des applications de filtrage/adressage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Parini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale du GDR Ondes “Interférences d’Ondes”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Use of Transfer and ABCD Matrices for Describing the Longitudinal & Transverse Mode Structure of a VCSEL Laser Beam: Principles and Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCSEL Day 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intracavity tilted volume grating: spatial and spectral filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Optical Society Annual Meeting EOSAM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hologramme de volume incliné en cavité : effets de filtrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamis Al Sheikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes - Journées GT2 – Micro, nano-structures et dispositifs de l'optique aux micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured silicon and rare earth based gain media for compact infra-red light source: experimental and theoretical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chuan-Hui Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Suntec, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de défaut dans un cristal magnéto-photonique 1D : une approche exacte en couplage d’ondes non perturbatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01124032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateurs et couplage de modes&amp;quot; : un module de Master en interaction forte avec des problématiques de recherche actuelles en laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques 2013 de l’Union Radio-Scientifique Internationale (URSI 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of amplified spontaneous emission in laterally-coupled integrated micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TaCoNa-Photonics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bad Honnef, Germany. pp.113, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4750113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer tunable microlens arrays suitable for VCSEL beam control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.84280N, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.922616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes de guides actifs en nitrure de silicium enrichi en silicium et dopé par des ions néodymes pour une cavité laser a 1.06 µm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lhermite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d'Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.90-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare Earth doped silicon based nanostructures for optoelectronic applications : moving data with silicon and light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Camy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual World Congress of Nanoscience &amp; Nanotechnology (Nano-S&amp;T 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical description of a 2D volume hologram with sources”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Galstian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Optical Society Topical Meeting on Diffractive Optics (DO 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage d'un émetteur dans les modes de résonance d'un cristal photonique bidimensionnel actif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deka Moussa Djama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées Nationales d’Optique Guidée (JNOG 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonics Of Cyclic Ternary Systems: From Coupled Periodic Waveguides To Discrete Photonic Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Metamaterials, Photonic Crystals and Plasmonics (META’12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Paris, France. pp.55-58, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7716/aem.v2i1.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miniaturized optical microwave source based on simultaneous single-mode laser oscillations in Er:ZBLALiP whispering-gallery-mode resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Le Cren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rasoloniaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - Conference 8236 : Laser Resonators, Microresonators, and Beam Control XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous Oscillation of Wavelength-Tunable singlemode Lasers Using Er:ZBLALiP Whispering Gallery Mode Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Trebaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, San José, CA, United States. pp.FTh03, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2009.FThO3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional photonic crystal with realistic interfaces: Effects of misfit strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Shyshmakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositifs Appliqués à la Photonique à base de Néodyme et de Silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gourbilleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Debieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Doualan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales en Nanosciences et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission tunnel assistée par défaut dans un détecteur infrarouge à multipuits quantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ribet-Mohamed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.Affiche 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00504168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain-induced modified form birefringence in a one- dimensional photonic crystal: An exact coupled-mode approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.F.L. Bentivegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.L. Lyubchanskii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.N. Dadoenkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.E. Zabolotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Theoretical and Computational Nanophotonics (Tacona-Photonics 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bad Honnef, Germany. pp.102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonction de Transfert Généralisée d'un résonateur actif en semi-conducteur à base de micro-anneaux couplés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillations monomodes simultanées à deux longueurs d'onde dans un résonateur à modes de galerie en Er:ZBLALiP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Trébaol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiping P. Caï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème COlloque sur les Lasers et l'Optique Quantique (COLOQ'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Mouans-Sartoux, France. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active optical micro-resonators seen as mesoscopic « photonic atoms »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69960E, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.780799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-analytical modelling of confined dielectric structures: active micro-cavities and micro-resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Chiasera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting 2008 (EOSAM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs de Bragg et microcavités en silicium poreux : effet de l'oxydation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gadonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00358598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de galerie d'un « oignon photonique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Balac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement De Recherche “Ondes” (GDR “Ondes”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical investigation of the spectral/energetic properties of optically-pumped micro-ring resonators in the &amp;quot;butterfly&amp;quot; configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Nunzi Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Soria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop on Photoluminescence in rare earths: Photonic materials and devices (PRE'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trento, Italy. pp.P17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach based on transfer matrix formalism to characterize porous silicon layers by reflectometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastesh Pirasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Porous Semiconductors - Science and Technology 5th international conference (PSST 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Sitges-Barcelona, Spain. pp.1971-1975, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200674345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized transfer function of nonlinear active semiconductor microring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61831B, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.662113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Féron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Groupement De Recherche "Ondes" (GDR "Ondes")</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'absorption dans un micro-anneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann G. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ghisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Feron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons de l'Optique 2005 &amp; 24èmes Journées Nationales d'Optique Guidée (Horizons 2005 / JNOG 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Chambéry, France. pp.171-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00198715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association d'un guide d'onde à cristal photonique (1D) et d'un résonateur en anneau intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - 35è Journées Nationales d'Optique Guidée (JNOG'35)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme de la Fonction de Transfert Généralisée appliqué à un laser fibré dopé Erbium à rétroaction distribuée et saut de phase central (QWS-DFB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Kim Ngan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13è Colloque sur les Lasers et l'Optique Quantique (COLOQ'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique de coupleur directionnel en termes de guides d’onde planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale “Interférences d’Ondes” du GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique des systèmes ternaires : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17è Journées Nationales Microondes (JNM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Illustrated Handbook of Optoelectronics and Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Kasap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ruda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press. , 2009, 9780521815963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisme matriciel étendu : De l’émission spontanée au franchissement du seuil laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplonique : une initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés optiques d'empilements multicouches de semiconducteurs III/V GaAs/AlGaAs [Texte imprimé] : application à l'étude de microcavités laser à émission surfacique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique [physics.optics]. Université Paris Sud - Paris XI, 1993. Français. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00713900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId221"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937862v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bentivegna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Dadoenkova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-022-04444-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036074v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Al Sheikh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-020-02577-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Meroni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scotognella" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Ristic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2010007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950101v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Zur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.05.032" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Chiasera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann G. Boucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Galzerano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.057" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Feron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2019.2947566" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135498v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2842640" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice F&#233;ron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2017.2773528" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950089v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Varas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreeramulu Valligatla" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2018.04.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28D75GFH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500318v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Parini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-016-0853-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348833v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Abdallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fernandez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.53.7.071810" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v2i1.83" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastesh Pirasteh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Charrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doualan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812470" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gadonna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mnl.2011.0653" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738664v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.01.033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PC085GH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Zabolotin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F.L. Bentivegna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.L. Lyubchanskii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Dadoenkova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.002216" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158017v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Bondarczuk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Reid" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam P. Barry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2052589" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.06.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474718v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ghisa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kim Ngan Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2004956" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362273v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.925138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00461783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; P&#233;rennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2007.910489" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.901529" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516274v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Claustres" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Boucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-006-0001-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516275v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.1789138" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00761598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Georges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Akmansoy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00701662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pocholle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Papuchon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.112237" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Villalba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1990.976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825177v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202226601004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Derkowska-Zielinska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306767" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu S Dadoenkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950123v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Risti&#263;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2306413" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496401v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503078v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201713900011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319841v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2210786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497597v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peucheret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165725v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124028v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Sheikh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123994v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fafin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan-Hui Liang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124032v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150580v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940268v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4750113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725891v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Reig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bardinal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camps" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922616" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744888v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moussa Djama" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123992v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deka Moussa Djama" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150583v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828369v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Cren" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Rasoloniaina" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476059v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2009.FThO3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940311v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Shyshmakov" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585194v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gourbilleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dufour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cardin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504168v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ribet-Mohamed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940296v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489615v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489618v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tr&#233;baol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Ca&#239;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382873v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780799" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370649v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Balac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Nunzi Conti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154063v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Charrier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200674345" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167265v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158000v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150576v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150597v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150594v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136623v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Kasap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ruda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150591v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00713900v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>