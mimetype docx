--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -364,455 +364,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
+                <w:t xml:space="preserve">Soins primaires et COVID-19 en France : apports d’un réseau de recherche associant praticiens et chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+                <w:t xml:space="preserve">Sylvain Gautier Ngueuteu Fouaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+                <w:t xml:space="preserve">Marine Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+                <w:t xml:space="preserve">Anne Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+                <w:t xml:space="preserve">Clarissa Seixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+                <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (6), pp.923-934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.216.0923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03842059v1</w:t>
+                <w:t xml:space="preserve">hal-03788365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins primaires et COVID-19 en France : apports d’un réseau de recherche associant praticiens et chercheurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge for general practitioners to keep in touch with vulnerable patients during the COVID-19 lockdown: an observational study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.216.0923⟩</w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23, pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-022-01694-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788365v1</w:t>
+                <w:t xml:space="preserve">hal-03665316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge for general practitioners to keep in touch with vulnerable patients during the COVID-19 lockdown: an observational study in France</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring local strategies to address the determinants of population health : development and application of the CLoterreS instrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieinaba Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hudebine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23, pp.82. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (6), pp.286-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-022-01694-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665316v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of independent midwives to the COVID-19 pandemic: A national descriptive survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -928,51 +928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1019,51 +1019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons de santé pluriprofessionnelles : un modèle organisationnel au carrefour de multiples logiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How primary care and public health interact in local health contracts in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,197 +2427,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives des médecins généralistes envers les patients vulnérables durant le premier confinement lié à la COVID- 19 en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l’activité des médecins généralistes face à la COVID-19 : étude observationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153880v1</w:t>
+                <w:t xml:space="preserve">hal-05158024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’activité des médecins généralistes face à la COVID-19 : étude observationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiatives des médecins généralistes envers les patients vulnérables durant le premier confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2645,293 +2645,293 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158024v1</w:t>
+                <w:t xml:space="preserve">hal-05158009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiatives des médecins généralistes envers les patients vulnérables durant le premier confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptations des médecins généralistes français pour la prise en charge des patients suspects ou atteints de COVID-19 lors du 1er déconfinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique (SFSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158009v1</w:t>
+                <w:t xml:space="preserve">hal-05153923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations des médecins généralistes français pour la prise en charge des patients suspects ou atteints de COVID-19 lors du 1er déconfinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initiatives des médecins généralistes envers les patients vulnérables durant le premier confinement lié à la COVID- 19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphanie Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153923v1</w:t>
+                <w:t xml:space="preserve">hal-05153880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconfinement : pratiques et organisations des médecins généralistes français. 1ers résultats choisis. Enquête flash « COVID-19 » Médecins généralistes (Vague 2)</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02560-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04026668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665316v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01694-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.713.2123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153880v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158024v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158009v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153923v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02560-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04026668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01694-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.713.2123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>