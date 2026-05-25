--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -896,248 +896,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration of primary care and public health at the local level: observational descriptive study of French local health contracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons de santé pluriprofessionnelles : un modèle organisationnel au carrefour de multiples logiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candan Kendir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Bourgueil</w:t>
+                <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1463423620000559⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (1), pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.201.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100488v1</w:t>
+                <w:t xml:space="preserve">hal-03028784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons de santé pluriprofessionnelles : un modèle organisationnel au carrefour de multiples logiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ray</w:t>
+                <w:t xml:space="preserve">Collaboration of primary care and public health at the local level: observational descriptive study of French local health contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candan Kendir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (1), pp.57. </w:t>
+              <w:t xml:space="preserve">Primary Health Care Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.201.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1463423620000559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028784v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How GPs adapted their practices and organisations at the beginning of COVID-19 outbreak: a French national observational survey</w:t>
               </w:r>
@@ -1456,77 +1456,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How primary care and public health interact in local health contracts in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candan Kendir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02560-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04026668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01694-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028784v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0057" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.713.2123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Orcel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Bouchez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourgueil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Renard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02560-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04026668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20031896" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788365v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gautier Ngueuteu Fouaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Seixas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baumann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.216.0923" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-022-01694-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03842059v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bodo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Fonteneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieinaba Diallo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.09.073" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saint-Lary" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.midw.2020.102918" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03028784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.201.0057" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candan Kendir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1463423620000559" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gilberg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frapp&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-042119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Falcoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Savigneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53738/REVMED.2020.16.713.2123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04026748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02498381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.659" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousqu&#232;s" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lucas-Gabrielli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.6177" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471512v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593726v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leleu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Develay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naiditch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernike Pasveer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04905828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benamouzig" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082068v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151189v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lebreton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158009v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153923v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215065v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769868v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676331v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Tibi-L&#233;vy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03313309v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/soins-primaires-questions/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463672v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>