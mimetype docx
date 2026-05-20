--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -1329,295 +1329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two chemically distinct root lignin barriers control solute and water balance</w:t>
+                <w:t xml:space="preserve">Non-invasive hydrodynamic imaging in plant roots at cellular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavius C Pascut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicky Leftley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ashley Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.2320. </w:t>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-22550-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24913-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03202734v1</w:t>
+                <w:t xml:space="preserve">hal-03418637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-invasive hydrodynamic imaging in plant roots at cellular resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two chemically distinct root lignin barriers control solute and water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavius C Pascut</w:t>
+                <w:t xml:space="preserve">Priya Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Couvreur</w:t>
+                <w:t xml:space="preserve">Isai Salas-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Dietrich</w:t>
+                <w:t xml:space="preserve">Satoshi Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicky Leftley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Reyt</w:t>
+                <w:t xml:space="preserve">Ashley Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+              <w:t xml:space="preserve">, 2021, 12, pp.2320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24913-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-22550-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418637v1</w:t>
+                <w:t xml:space="preserve">hal-03202734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological roles of Casparian strips and suberin in the transport of water and solutes.</w:t>
               </w:r>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hidalgo‐shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Calvo-Polanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barberon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2401,575 +2401,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtNPF5.5, a nitrate transporter affecting nitrogen accumulation in Arabidopsis embryo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Plasma Membrane Aquaporins in Regulating the Bundle Sheath-Mesophyll Continuum and Leaf Hydraulics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bharti Garg</w:t>
+                <w:t xml:space="preserve">N. Sade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shatil-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep07962⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1609-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01141003v1</w:t>
+                <w:t xml:space="preserve">hal-01137644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Plasma Membrane Aquaporins in Regulating the Bundle Sheath-Mesophyll Continuum and Leaf Hydraulics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Attia</w:t>
+                <w:t xml:space="preserve">AtNPF5.5, a nitrate transporter affecting nitrogen accumulation in Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Maurel</w:t>
+                <w:t xml:space="preserve">Bharti Garg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166 (3), pp.1609-20. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.7962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.248633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep07962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137644v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Arabidopsis leaf hydraulics involves light-dependent phosphorylation of aquaporins in veins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Gojon</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Jean-Marc Monneuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.1029-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.108456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00860434v1</w:t>
+                <w:t xml:space="preserve">hal-00921030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Arabidopsis leaf hydraulics involves light-dependent phosphorylation of aquaporins in veins.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ABA transport and transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Léran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Corratgé-Faillie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Prado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+                <w:t xml:space="preserve">Alain Gojon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Monneuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Postaire</w:t>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (6), pp.325-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2013.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.108456⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921030v1</w:t>
+                <w:t xml:space="preserve">hal-00860434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural variation of root hydraulics in Arabidopsis grown in normal and salt-stressed conditions.</w:t>
               </w:r>
@@ -3357,51 +3357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PIP1 aquaporin contributes to hydrostatic pressure-induced water transport in both the root and rosette of Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3517,51 +3517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan-Trung Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3664,51 +3664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodana Prak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan D. Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3918,90 +3918,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and inhibition of aquaporins in germinating Arabidopsis seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiligen C. Vander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tounaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 47, pp.1241-1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4207,234 +4207,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a “hydro-reporter” to unravel the early phases of water deficit in plants</w:t>
+                <w:t xml:space="preserve">Revealing features of root water transport with a keyboard and pipettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERC Hydrosensing meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Online, France</w:t>
+              <w:t xml:space="preserve">Deutsch program CRC Detect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241453v1</w:t>
+                <w:t xml:space="preserve">hal-05241406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing features of root water transport with a keyboard and pipettes</w:t>
+                <w:t xml:space="preserve">Can condensates mediate a transcriptional response to water deficit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutsch program CRC Detect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Online, France</w:t>
+              <w:t xml:space="preserve">ERC Hydrosensing meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241406v1</w:t>
+                <w:t xml:space="preserve">hal-05241377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can condensates mediate a transcriptional response to water deficit ?</w:t>
+                <w:t xml:space="preserve">Development of a “hydro-reporter” to unravel the early phases of water deficit in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERC Hydrosensing meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">, Feb 2025, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05241377v1</w:t>
+                <w:t xml:space="preserve">hal-05241453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;hydro-reporter&amp;quot; to unravel the early perception of water deficit in roots</w:t>
               </w:r>
@@ -5113,277 +5113,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">Workshop OpenAlea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460176v1</w:t>
+                <w:t xml:space="preserve">hal-04460310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroroot: a functional/structural model for assessing water and solute transport parameters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A hydro-reporter to unravel the early phases of water deficit in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Lucas</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop OpenAlea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MIFOBIO meeting (Microscopy for Functional Biology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460310v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling water transport and perceiving water deficit</w:t>
               </w:r>
@@ -6659,51 +6659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoe Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hidalgo-Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6739,277 +6739,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative genetics dissection of root hydraulics uncovers novel pathways for plant adaptation to stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+                <w:t xml:space="preserve">Following Turgor Pressure in Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Felbacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Maria Velez-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Symposium of the International Society of Root Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, https://www.ortra.com/events/isrr10/Home.aspx, Jul 2018, Jérusalem, Israel</w:t>
+              <w:t xml:space="preserve">Workshop on Turgor Pressure, GDR PhyP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02954548v1</w:t>
+                <w:t xml:space="preserve">hal-02935092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Turgor Pressure in Plant Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+                <w:t xml:space="preserve">Quantitative genetics dissection of root hydraulics uncovers novel pathways for plant adaptation to stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Turgor Pressure, GDR PhyP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. Symposium of the International Society of Root Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.ortra.com/events/isrr10/Home.aspx, Jul 2018, Jérusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02935092v1</w:t>
+                <w:t xml:space="preserve">hal-02954548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding water transport in roots with the help of a keyboard and pipettes</w:t>
               </w:r>
@@ -7231,221 +7231,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale modeling of water transport in plant roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840965v1</w:t>
+                <w:t xml:space="preserve">hal-01840952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of water transport in plant roots</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root hydraulics: a key trait in plant adaptation to stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaigham Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Rosales Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Plant Development &amp; Drought Stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840952v1</w:t>
+                <w:t xml:space="preserve">hal-01840965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of root water transport under flooding</w:t>
               </w:r>
@@ -8246,51 +8246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormonal and abiotic stress regulation of plant aquaporins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8427,103 +8427,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Arabidopsis leaf hydraulics involves light-dependent phosphorylation of aquaporins in veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Edinbourg, United Kingdom</w:t>
@@ -8565,51 +8565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerging functions of aquaporins in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8690,51 +8690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquaporins and plant adaptation to a changing environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9099,191 +9099,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress perception in plants: Mechanisms of mRNA regulation by molecular condensates in response to turgor and osmotic potential.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Watertailor project: tailoring hydraulic properties of plant tissues to create climate resilient crops and preserve their nutritional values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PEPR SVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551211v1</w:t>
+                <w:t xml:space="preserve">hal-05551097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Watertailor project: tailoring hydraulic properties of plant tissues to create climate resilient crops and preserve their nutritional values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water stress perception in plants: Mechanisms of mRNA regulation by molecular condensates in response to turgor and osmotic potential.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR SVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">INUPRAG Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05551097v1</w:t>
+                <w:t xml:space="preserve">hal-05551211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water stress perception in plants: Mechanisms of mRNA regulation by molecular condensates in response to turgor and osmotic potential</w:t>
               </w:r>
@@ -9578,247 +9578,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal perception of water stress in Arabidopsis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Maurel</w:t>
+                <w:t xml:space="preserve">Projet HyArchi: l’architecture hydraulique racinaire du maïs et sa réponse au déficit hydrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748391v1</w:t>
+                <w:t xml:space="preserve">hal-04166274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet HyArchi: l’architecture hydraulique racinaire du maïs et sa réponse au déficit hydrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+                <w:t xml:space="preserve">Spatiotemporal perception of water stress in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunji Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Boursiac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Carrefour de la sélection du Maïs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO Workshop - Molecular responses of plants facing climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166274v1</w:t>
+                <w:t xml:space="preserve">hal-04748391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
               </w:r>
@@ -9877,323 +9877,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368767v1</w:t>
+                <w:t xml:space="preserve">hal-04167184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological roles of Casparian strips and suberin in the transport of water and solutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Hidalgo‐shrestha</w:t>
+                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Protto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louai Rishmawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Boursiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Tournaire-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">63. Annual Maize Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167306v1</w:t>
+                <w:t xml:space="preserve">hal-03368767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize root hydraulic architecture and its response to water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bauget</w:t>
+                <w:t xml:space="preserve">Physiological roles of Casparian strips and suberin in the transport of water and solutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Monica Calvo-Polanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoe Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Reyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Hidalgo‐shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISRR11 and ROOTING2021 meeting « Roots never sleep »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Online, United States. </w:t>
+              <w:t xml:space="preserve">, May 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167184v1</w:t>
+                <w:t xml:space="preserve">hal-04167306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HyArchi project : Maize Root Hydraulic Architecture and its response to drought</w:t>
               </w:r>
@@ -10252,73 +10252,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3. European Maize Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771993v1</w:t>
+                <w:t xml:space="preserve">hal-04748764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HyArchi project : Maize Root Hydraulic Architecture and its response to drought</w:t>
               </w:r>
@@ -10377,73 +10377,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nacry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. European Maize Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th Congress of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04748764v1</w:t>
+                <w:t xml:space="preserve">hal-04771993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10697,103 +10697,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schengen-pathway controls spatially separated and chemically distinct lignin deposition in the endodermis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Reyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priya Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isai Salas-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoshi Fujita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashley Love</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11102,51 +11102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F24B739C"/>
+    <w:nsid w:val="1ECED1A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11333,51 +11333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-boursiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9545-9003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120935287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383162v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhang Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gagliardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baca Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Behrend" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Baca Cabrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05427-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ramakrishna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isai Salas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fujita" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Love" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22550-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418637v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius C Pascut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Leftley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24913-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo&#8208;polanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Ribeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hidalgo&#8208;shrestha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40588-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.137190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00008.2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Garg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07962" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137644v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sade" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatil-Cohen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Attia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248633" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921030v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monneuse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108456" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Min Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Romanowsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blank" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sladek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.159038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.145326" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXHZNMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiligen C. Vander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tounaire-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-S30NG7FS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorieul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van den Dries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.065029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241377v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Huu Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7991" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hidalgo-Shrestha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935094v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840952v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochus B. Franke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594748v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551211v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748391v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167306v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964726v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04780179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-boursiac" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9545-9003" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120935287" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05383162v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanzhang Yu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bauget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gagliardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Boursiac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04845714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Przybyla-Toscano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Chetouhi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Pennera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Galeone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2024.143873" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05048962v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Baca Cabrera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vanderborght" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Behrend" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gaiser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaf166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05319083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Barry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Baca Cabrera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qpb.2025.10026" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193805v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunji Huang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boursat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad307" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03915413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Protto" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac471" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04295778v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03688082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louai Rishmawi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05427-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701955v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Lucas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac281" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418637v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavius C Pascut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Couvreur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dietrich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Leftley" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Reyt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24913-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03202734v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priya Ramakrishna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isai Salas-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Fujita" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Love" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-22550-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03373045v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo&#8208;polanco" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Ribeyre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hidalgo&#8208;shrestha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498980v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie L&#233;ran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noguero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Corratg&#233;-Faillie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brachet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118884v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barberon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Champeyroux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40588-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354252v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Beauzamy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fourquin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dubrulle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Boudaoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.137190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaigham Shahzad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Canut" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire-Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2016.08.068" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282576v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Luu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Santoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00008.2015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sade" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shatil-Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Attia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248633" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141003v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bharti Garg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep07962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921030v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Prado" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monneuse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.108456" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gojon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2013.01.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L05C74WT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576512v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Sutka" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Li" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.163113" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593947v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lefebvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Fortabat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alo&#239;se Ducamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Maia-Grondard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0016645" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172135v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Min Lee" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Romanowsky" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Blank" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Sladek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.159038" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508425v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Tournaire" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Grondin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.145326" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330107v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan-Trung Luu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03594.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sodana Prak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan D. Luu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.3.12.7002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657506v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songchao Chen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sorieul" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFXHZNMX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiligen C. Vander" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tounaire-Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcj094" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-S30NG7FS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086138v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Luu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sorieul" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van den Dries" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.065029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241406v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241377v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05241453v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882099v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04744105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04630826v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Huu Nguyen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-7991" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885170v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lucas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04460135v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178271v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Santoni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04452119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rodrigues" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178274v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04164260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Yunji" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protto Virginia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bauget Fabrice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishmawi Louai" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tournaire-Roux Colette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boursiac Yann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163818v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Rosales Villegas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Felbacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Maria Velez-Cardona" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934812v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Monica Calvo-Polanco" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hidalgo-Shrestha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935092v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02954548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935090v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935094v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840952v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840965v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840973v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840959v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Ribeyre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochus B. Franke" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837551v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793721v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Verdoucq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837550v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594748v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595643v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809958v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824905v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551097v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551211v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551328v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05551013v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelian Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gallo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167184v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368767v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167306v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748764v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771993v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05566017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Ndour" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laplaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973966v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Baca Cabrera" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964726v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04780179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>