--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -999,429 +999,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One- and two-photon lasing from a TCF-based AIE dye</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Characterization of Tetraphenylethene AIEgen-Based Push-Pull Chromophores for Photothermal Applications: Could the Cycloaddition-Retroelectrocyclization Click Reaction Make Any Molecule Photothermally Active?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Durko-Maciag</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Hanczyc</w:t>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2tc04673c⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735839v1</w:t>
+                <w:t xml:space="preserve">hal-04120183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-Classical Protocol for Efficient Characterization of Absorption Lineshape and Fluorescence Quenching upon Aggregation: The Case of Zinc Phthalocyanine Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (17), pp.5938-5957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Tetraphenylethene AIEgen-Based Push-Pull Chromophores for Photothermal Applications: Could the Cycloaddition-Retroelectrocyclization Click Reaction Make Any Molecule Photothermally Active?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Roger</w:t>
+                <w:t xml:space="preserve">One- and two-photon lasing from a TCF-based AIE dye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Lupinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Durko-Maciag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
+                <w:t xml:space="preserve">Piotr Hanczyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (10), pp.8715. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (14), pp.4937-4945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24108715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2tc04673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120183v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
               </w:r>
@@ -1535,291 +1535,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the optical properties of novel pyridazin-3(2H)-one derivatives - A combined experimental and computational study</w:t>
+                <w:t xml:space="preserve">Relative quantification of sulfenic acids in plasma proteins using differential labelling and mass spectrometry coupled with 473 nm photo-dissociation analysis: A multiplexed approach applied to an Alzheimer's disease cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad El Kalai</w:t>
+                <w:t xml:space="preserve">Jean-Valery Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheriyan Ebenezer</w:t>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Bouatia</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Data Collections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cdc.2022.100921⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.123745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735847v1</w:t>
+                <w:t xml:space="preserve">hal-03740463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative quantification of sulfenic acids in plasma proteins using differential labelling and mass spectrometry coupled with 473 nm photo-dissociation analysis: A multiplexed approach applied to an Alzheimer's disease cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the optical properties of novel pyridazin-3(2H)-one derivatives - A combined experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad El Kalai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Valery Guillaubez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Cheriyan Ebenezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Bouatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajadurai Vijay Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 250, pp.123745. </w:t>
+              <w:t xml:space="preserve">Chemical Data Collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.100921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cdc.2022.100921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740463v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadruple Functionalization of a Tetraphenylethylene Aromatic Scaffold with Ynamides or Tetracyanobutadienes: Synthesis and Optical Properties</w:t>
               </w:r>
@@ -1939,51 +1939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real‐Time Tunable Red/Near‐Infrared Solid‐State Emitters in the First Biological Window: 9,9‐Diethyl‐2‐diphenylaminofluorene‐Based Push‐Pull Fluorophores for Distributed Feedback and Random Lasing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Durko-Maciag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Popczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2125,51 +2125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (5), pp.2446-2454. </w:t>
@@ -2201,823 +2201,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Detection of Cysteine Sulfenic Acid by 473 nm Photodissociation Mass Spectrometry: Toward Facile In Vivo Oxidative Status of Plasma Proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04484⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151805v1</w:t>
+                <w:t xml:space="preserve">hal-03134034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dyes and Pigments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal-packing modes determine the solid-state ESIPT fluorescence in highly dipolar 2′-hydroxychalcones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bordy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Hasserodt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (37), pp.12727-12731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03096E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134034v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal-packing modes determine the solid-state ESIPT fluorescence in highly dipolar 2′-hydroxychalcones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bordy</w:t>
+                <w:t xml:space="preserve">Unbiased Detection of Cysteine Sulfenic Acid by 473 nm Photodissociation Mass Spectrometry: Toward Facile In Vivo Oxidative Status of Plasma Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valery Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens Hasserodt</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (37), pp.12727-12731. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2907-2915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TC03096E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735851v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle and Polarization Selective Spontaneous Emission in Dye‐Doped Metal/Insulator/Metal Nanocavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Push–Pull Dyes for Yellow to NIR Emitting Electrochemical Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Caligiuri</w:t>
+                <w:t xml:space="preserve">Jongun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Biffi</w:t>
+                <w:t xml:space="preserve">Jinbo Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milan Palei</w:t>
+                <w:t xml:space="preserve">Donghwan Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Martín‐garcía</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renuka Devi Pothuraju</w:t>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201901215⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202004831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938834v1</w:t>
+                <w:t xml:space="preserve">hal-02938806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push–Pull Dyes for Yellow to NIR Emitting Electrochemical Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rémond</w:t>
+                <w:t xml:space="preserve">Angle and Polarization Selective Spontaneous Emission in Dye‐Doped Metal/Insulator/Metal Nanocavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jongun Hwang</w:t>
+                <w:t xml:space="preserve">Giulia Biffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinbo Kim</w:t>
+                <w:t xml:space="preserve">Milan Palei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donghwan Kim</w:t>
+                <w:t xml:space="preserve">Beatriz Martín‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Renuka Devi Pothuraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.1901215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.202004831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201901215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938806v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the high performance of photoinduced birefringence in V-shaped azo/PMMA guest–host films</w:t>
               </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (67), pp.40806-40814. </w:t>
@@ -3310,51 +3310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3801,295 +3801,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General and Scalable Approach to Bright, Stable, and Functional AIE Fluorogen Colloidal Nanocrystals for in Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cattoën</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Hoibian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (30), pp.25154-25165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b07859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896115v1</w:t>
+                <w:t xml:space="preserve">hal-02089258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and Scalable Approach to Bright, Stable, and Functional AIE Fluorogen Colloidal Nanocrystals for in Vivo Imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elsa Hoibian</w:t>
+                <w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soulage</w:t>
+                <w:t xml:space="preserve">Xavier Cattoën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Eucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (30), pp.25154-25165. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b07859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089258v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Near-Infrared-Absorbing Unsymmetrical Polymethine Dyes with Large Quadratic Hyperpolarizabilities</w:t>
               </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (10), pp.7914 - 7930. </w:t>
@@ -5047,51 +5047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Caraguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn van Der Sanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5194,51 +5194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (11), pp.4720-4727. </w:t>
@@ -5270,295 +5270,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an amphiphilic porphyrin exhibiting high in vitro photocytotoxicity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lafont</w:t>
+                <w:t xml:space="preserve">Solid state red biphotonic excited emission from small dipolar fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ipuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Poyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Albrieux</w:t>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NJ02716K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.766-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC03465E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288201v1</w:t>
+                <w:t xml:space="preserve">hal-01276477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state red biphotonic excited emission from small dipolar fluorophores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Design of an amphiphilic porphyrin exhibiting high in vitro photocytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derya Topkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.766-779. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.2044-2050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TC03465E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5NJ02716K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276477v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of the Zn(II)Phthalocyanines’ Photochemical Reactions Depending on the Number of Substituents and Geometry</w:t>
               </w:r>
@@ -5730,51 +5730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Msaddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (89), pp.86352-86360. </w:t>
@@ -5851,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Serov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2015, pp.278902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,912 +5923,912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent push–pull pH-responsive probes for ratiometric detection of intracellular pH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Ipuy</w:t>
+                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lanthanide(III) Complexes: Original Octupolar Design Leading to Giant Quadratic Hyperpolarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Billon</w:t>
+                <w:t xml:space="preserve">Anu Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vefa Ahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Micouin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00147h⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (9), pp.4359-4370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4031188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245464v1</w:t>
+                <w:t xml:space="preserve">hal-01245470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Multigram-Scale Synthesis of Push-Pull Tricyanofuran-Based Hemicyanines with Giant Second-Order Nonlinearity: An Alternative for Electro-optic Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Red Emitting Neutral Fluorescent Glycoconjugates for Membrane Optical Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Bentoumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Sandrine Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Evelien de Meulenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Barsella</w:t>
+                <w:t xml:space="preserve">Koen Clays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (29), pp.8909-8913. </w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.773-787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bc500047r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245462v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious selective access to functionalized platforms of A7B-type heteroleptic lanthanide double-decker complexes of phthalocyanine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of multifunctional lipid-polymer conjugates: application to the elaboration of bright far-red fluorescent lipid probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Adjili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serkan Alpugan</w:t>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ümit İşci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
+                <w:t xml:space="preserve">William Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC02523G⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.15569-15578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA01334D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289406v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lanthanide(III) Complexes: Original Octupolar Design Leading to Giant Quadratic Hyperpolarizability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+                <w:t xml:space="preserve">Fluorescent push–pull pH-responsive probes for ratiometric detection of intracellular pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ipuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anu Singh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic4031188⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (22), pp.3641-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00147h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245470v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Emitting Neutral Fluorescent Glycoconjugates for Membrane Optical Imaging.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Redon</w:t>
+                <w:t xml:space="preserve">Expeditious selective access to functionalized platforms of A7B-type heteroleptic lanthanide double-decker complexes of phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serkan Alpugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Massin</w:t>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pouvreau</w:t>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelien de Meulenaere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Koen Clays</w:t>
+                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc500047r⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (56), pp.7466-7468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC02523G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987486v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multifunctional lipid-polymer conjugates: application to the elaboration of bright far-red fluorescent lipid probes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concise Multigram-Scale Synthesis of Push-Pull Tricyanofuran-Based Hemicyanines with Giant Second-Order Nonlinearity: An Alternative for Electro-optic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Adjili</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Favier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">William Lacour</w:t>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (29), pp.8909-8913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA01334D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00990292v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysical properties and study of the singlet oxygen generation of tetraphenylporphyrinato palladium(II) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Şen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayşe-Gül Gürek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6931,51 +6931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (10), </w:t>
@@ -7007,523 +7007,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of a novel nonlinear optical hyperbranched polymer containing a highly performing chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Appaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (5), pp.473-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00856213v1</w:t>
+                <w:t xml:space="preserve">hal-01245510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of differently P-substituted 4iPO fluorescent tetraphosphonate cavitands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Mettra</w:t>
+                <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tinant</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supramolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10610278.2013.822975⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (7), pp.2833-2843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3sc22325f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117235v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00856213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a novel nonlinear optical hyperbranched polymer containing a highly performing chromophore</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of differently P-substituted 4iPO fluorescent tetraphosphonate cavitands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Pellegrin</w:t>
+                <w:t xml:space="preserve">Bastien Mettra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montembault</w:t>
+                <w:t xml:space="preserve">Brigitte Bibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (9-11), pp.672-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10610278.2013.822975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245510v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01117235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Cross-Linkable Polymers with Huisgen Reaction Incorporating High μβ Chromophores for Second-Order Nonlinear Optical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (6), pp.1143-1157. </w:t>
@@ -7555,161 +7555,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Study on the One- and Two-Photon Absorption Properties of Novel Organic Molecules Based on Phenylacetylene and Azoaromatic Moieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lutetium(III) Complex: Toward the Real Octupolar Cube and Giant Quadratic Hyperpolarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vefa Ahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (50), pp.14677-14688. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp310731t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja211064a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245535v1</w:t>
+                <w:t xml:space="preserve">hal-01245548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of a visible push-pull chromophore covalently bound to carbohydrates: solution and gas-phase spectroscopy combined to theoretical Investigations</w:t>
               </w:r>
@@ -7721,51 +7721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Racaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,291 +7823,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lutetium(III) Complex: Toward the Real Octupolar Cube and Giant Quadratic Hyperpolarizability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polarization effect on the two-photon absorption of a chiral compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. de Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bretonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Mendonca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja211064a⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.018600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245548v1</w:t>
+                <w:t xml:space="preserve">hal-01245541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effect on the two-photon absorption of a chiral compound</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Experimental and Theoretical Study on the One- and Two-Photon Absorption Properties of Novel Organic Molecules Based on Phenylacetylene and Azoaromatic Moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo G. Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (17), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (50), pp.14677-14688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.20.018600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp310731t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245541v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
               </w:r>
@@ -8221,307 +8221,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional supramolecular assemblies involving neoglycoplipids: Self-organization and insertion properties into Langmuir monolayers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Infrared Solid-State Emitters Based on Isophorone: Synthesis, Crystal Structure and Spectroscopic Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Queneau</w:t>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dumoulin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.009⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.862-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm102165r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600984v1</w:t>
+                <w:t xml:space="preserve">hal-01291933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Solid-State Emitters Based on Isophorone: Synthesis, Crystal Structure and Spectroscopic Properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Massin</w:t>
+                <w:t xml:space="preserve">Two-dimensional supramolecular assemblies involving neoglycoplipids: Self-organization and insertion properties into Langmuir monolayers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Dayoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">S. Chambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (1), pp.101-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm102165r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291933v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-SRM: laser-induced dissociation improves detection selectivity of Selected Reaction Monitoring mode.</w:t>
               </w:r>
@@ -8666,77 +8666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinar Şen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Aronica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8933,51 +8933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near IR Nonlinear Absorbing Chromophores with Optical Limiting Properties at Telecommunication Wavelengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,51 +9252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilla Nowika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9553,51 +9553,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9C7A54C"/>
+    <w:nsid w:val="C7C72C07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9784,51 +9784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bretonniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-6287" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160425077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ceugniet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202526011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Lupinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grabarz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Siwy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sulowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05484" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Durko-Maciag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hanczyc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc04673c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304606v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aarabi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aranda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gholami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00446" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120183v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Kalai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriyan Ebenezer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouatia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajadurai Vijay Solomon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2022.100921" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Guillaubez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123745" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04484" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735851v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tordo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03096E" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caligiuri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biffi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Palei" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Devi Pothuraju" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201901215" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938806v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongun Hwang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Kim" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Kim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004831" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiana Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Boas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA08379H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fonseca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luiz Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shang Saw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Voon Kiew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Chong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hoibian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07859" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957768v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Getmanenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Davydenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ngo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00960" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ05073A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Eucat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Terasawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okihiro Sugihara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akari Kawasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevinc Zehra Topal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule &#350;ahin &#220;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostako&#287;lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.09.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topkaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.137" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Yin Ng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Yong Chung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2016.07.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJSDMW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA17438H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288201v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02716K" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276477v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03465E" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Zucolotto Cocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ayhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;rek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kamanina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Serov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/278902" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245464v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00147h" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245462v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bentoumi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402692" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DH9SZX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Alpugan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC02523G" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245470v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4031188" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987486v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvreau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien de Meulenaere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500047r" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990292v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lacour" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA01334D" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e-G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500739" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4007004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117235v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bibal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2013.822975" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245510v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3106" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFBG0KXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm203590t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310731t" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2099015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245548v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211064a" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245541v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Vivas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Boni" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mendonca" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.018600" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600984v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumoulin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheaib" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.009" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX0R7B7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291933v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102165r" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5232" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP5GRLXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Cheaib" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915654b" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2FH66PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896663v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armatys" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.058" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9NW1CXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Nowika" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610557b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JF077538-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bretonniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-6287" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160425077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ceugniet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202526011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Lupinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grabarz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Siwy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sulowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05484" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aarabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gholami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Durko-Maciag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hanczyc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc04673c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Guillaubez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Kalai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriyan Ebenezer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouatia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajadurai Vijay Solomon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2022.100921" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tordo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03096E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04484" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongun Hwang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Kim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caligiuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Palei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Devi Pothuraju" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201901215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiana Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Boas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA08379H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fonseca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luiz Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shang Saw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Voon Kiew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Chong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hoibian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07859" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957768v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Getmanenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Davydenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ngo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00960" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ05073A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Eucat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Terasawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okihiro Sugihara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akari Kawasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevinc Zehra Topal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule &#350;ahin &#220;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostako&#287;lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.09.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topkaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.137" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Yin Ng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Yong Chung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2016.07.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJSDMW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA17438H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03465E" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02716K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Zucolotto Cocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ayhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;rek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kamanina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Serov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/278902" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4031188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien de Meulenaere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500047r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990292v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lacour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA01334D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00147h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Alpugan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC02523G" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245462v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bentoumi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402692" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DH9SZX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e-G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500739" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4007004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3106" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFBG0KXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bibal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2013.822975" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm203590t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211064a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2099015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245541v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Vivas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mendonca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.018600" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310731t" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291933v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102165r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumoulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheaib" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX0R7B7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5232" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP5GRLXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Cheaib" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915654b" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2FH66PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896663v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armatys" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.058" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9NW1CXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Nowika" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610557b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JF077538-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>