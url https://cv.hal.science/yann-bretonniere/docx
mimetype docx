--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,2232 +333,2228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrene monomer–excimer dynamics to reveal molecular organization in mesoporous hybrid silica films</w:t>
+                <w:t xml:space="preserve">Combining Purcell effect and air-corner interferometry to determine the decay rates of quantum emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kusz</w:t>
+                <w:t xml:space="preserve">Nicolas Vielmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+                <w:t xml:space="preserve">Emmanuel Benichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Oriane Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
+                <w:t xml:space="preserve">Cécile Cottin-Bizonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Parola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thu Nga Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 71, pp.101548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR02987A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2026.101548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735829v1</w:t>
+                <w:t xml:space="preserve">hal-05618865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+                <w:t xml:space="preserve">Pyrene monomer–excimer dynamics to reveal molecular organization in mesoporous hybrid silica films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
+                <w:t xml:space="preserve">Jakub Kusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cédric Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akos Banyasz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Parola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR02987A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735835v1</w:t>
+                <w:t xml:space="preserve">hal-04735829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission in the Biological Window from AIE-Based Carbazole-Substituted Furan-Based Compounds for Organic Light-Emitting Diodes and Random Lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual One and Two‐Photon Solvent‐Free Hybrid Photoresist for High‐Resolution and Grayscale 3D Microprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Kotowicz</w:t>
+                <w:t xml:space="preserve">Laura Piedad Chía Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Grabarz</w:t>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariola Siwy</w:t>
+                <w:t xml:space="preserve">Ferenc Borondics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karolina Sulowska</w:t>
+                <w:t xml:space="preserve">Akos Banyasz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (39), pp.40769-40782. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202301617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722103v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quinoxaline-based azamacrocycles: synthesis, AIE behavior and acidochromism</w:t>
+                <w:t xml:space="preserve">Emission in the Biological Window from AIE-Based Carbazole-Substituted Furan-Based Compounds for Organic Light-Emitting Diodes and Random Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alisa Kharlamova</w:t>
+                <w:t xml:space="preserve">Kamila Lupinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
+                <w:t xml:space="preserve">Sonia Kotowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Abel</w:t>
+                <w:t xml:space="preserve">Anna Grabarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Gontcharenko</w:t>
+                <w:t xml:space="preserve">Mariola Siwy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrei Cheprakov</w:t>
+                <w:t xml:space="preserve">Karolina Sulowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (25), pp.5181-5192. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (39), pp.40769-40782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4OB00558A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735834v1</w:t>
+                <w:t xml:space="preserve">hal-04722103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+                <w:t xml:space="preserve">Quinoxaline-based azamacrocycles: synthesis, AIE behavior and acidochromism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Valla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+                <w:t xml:space="preserve">Alisa Kharlamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Elizaveta Ermakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Anton Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Victoria Gontcharenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Cheprakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (25), pp.5181-5192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4OB00558A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673652v1</w:t>
+                <w:t xml:space="preserve">hal-04735834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Tetraphenylethene AIEgen-Based Push-Pull Chromophores for Photothermal Applications: Could the Cycloaddition-Retroelectrocyclization Click Reaction Make Any Molecule Photothermally Active?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imidazo[1,2-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine and Imidazo[1,5-&amp;lt;i&amp;gt;a&amp;lt;/i&amp;gt;]pyridine: Electron Donor Groups in the Design of D–π–A Dyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Trolez</w:t>
+                <w:t xml:space="preserve">Léa Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vacher</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Arbouch</w:t>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24108715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (12), pp.8407 - 8419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120183v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum-Classical Protocol for Efficient Characterization of Absorption Lineshape and Fluorescence Quenching upon Aggregation: The Case of Zinc Phthalocyanine Dyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Aarabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kumar Meena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lerouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (17), pp.5938-5957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One- and two-photon lasing from a TCF-based AIE dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Lupinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martyna Durko-Maciag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Hanczyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (14), pp.4937-4945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2tc04673c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Characterization of Tetraphenylethene AIEgen-Based Push-Pull Chromophores for Photothermal Applications: Could the Cycloaddition-Retroelectrocyclization Click Reaction Make Any Molecule Photothermally Active?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rémond</w:t>
+                <w:t xml:space="preserve">Maxime Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Colinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">Yann Trolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Arbouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (10), pp.8715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24108715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795976v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative quantification of sulfenic acids in plasma proteins using differential labelling and mass spectrometry coupled with 473 nm photo-dissociation analysis: A multiplexed approach applied to an Alzheimer's disease cohort</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitive 1,1-dicyanovinyl push-pull dye for primary amine sensing in solution by fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lulu Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123745⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 202, pp.110258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2022.110258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740463v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the optical properties of novel pyridazin-3(2H)-one derivatives - A combined experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad El Kalai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheriyan Ebenezer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Bouatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajadurai Vijay Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Data Collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41, pp.100921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cdc.2022.100921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadruple Functionalization of a Tetraphenylethylene Aromatic Scaffold with Ynamides or Tetracyanobutadienes: Synthesis and Optical Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Relative quantification of sulfenic acids in plasma proteins using differential labelling and mass spectrometry coupled with 473 nm photo-dissociation analysis: A multiplexed approach applied to an Alzheimer's disease cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valery Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202200049⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.123745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657696v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐Time Tunable Red/Near‐Infrared Solid‐State Emitters in the First Biological Window: 9,9‐Diethyl‐2‐diphenylaminofluorene‐Based Push‐Pull Fluorophores for Distributed Feedback and Random Lasing Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quadruple Functionalization of a Tetraphenylethylene Aromatic Scaffold with Ynamides or Tetracyanobutadienes: Synthesis and Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Zheng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clotilde Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ulrich,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.202200008⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022 (21), pp.e202200049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202200049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735850v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Real‐Time Tunable Red/Near‐Infrared Solid‐State Emitters in the First Biological Window: 9,9‐Diethyl‐2‐diphenylaminofluorene‐Based Push‐Pull Fluorophores for Distributed Feedback and Random Lasing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Durko-Maciag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Popczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.202200008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434235v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">σ‐Conjugation and H‐Bond‐Directed Supramolecular Self‐Assembly: Key Features for Efficient Long‐Lived Room Temperature Phosphorescent Organic Molecular Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Hristova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+                <w:t xml:space="preserve">Catherine Demangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+                <w:t xml:space="preserve">Yixuan B Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (5), pp.2446-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202011770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134034v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased Detection of Cysteine Sulfenic Acid by 473 nm Photodissociation Mass Spectrometry: Toward Facile In Vivo Oxidative Status of Plasma Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Valery Guillaubez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2907-2915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821202v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal-packing modes determine the solid-state ESIPT fluorescence in highly dipolar 2′-hydroxychalcones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Tordo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bordy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Hasserodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2599,1164 +2595,1168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Detection of Cysteine Sulfenic Acid by 473 nm Photodissociation Mass Spectrometry: Toward Facile In Vivo Oxidative Status of Plasma Proteins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid Multimodal Contrast Agent for Multiscale In Vivo Investigation of Neuroinflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Szilvia Karpati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04484⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR07026B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151805v1</w:t>
+                <w:t xml:space="preserve">hal-03134034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push–Pull Dyes for Yellow to NIR Emitting Electrochemical Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Phosphine-based push-pull AIE fluorophores: Synthesis, photophysical properties, and TD-DFT studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202004831⟩</w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193 (1), pp.109485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2021.109485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938806v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angle and Polarization Selective Spontaneous Emission in Dye‐Doped Metal/Insulator/Metal Nanocavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Biffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milan Palei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Martín‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renuka Devi Pothuraju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.1901215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adom.201901215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the high performance of photoinduced birefringence in V-shaped azo/PMMA guest–host films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lidiana Silva</w:t>
+                <w:t xml:space="preserve">Push–Pull Dyes for Yellow to NIR Emitting Electrochemical Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Silva</w:t>
+                <w:t xml:space="preserve">Jongun Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Boas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Jinbo Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghwan Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0RA08379H⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202004831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735855v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the high performance of photoinduced birefringence in V-shaped azo/PMMA guest–host films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbara</w:t>
+                <w:t xml:space="preserve">Lidiana Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+                <w:t xml:space="preserve">Daniel Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Mariana Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (67), pp.40806-40814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0RA08379H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046950v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4,5,5-Trimethyl-2,5-dihydrofuran-Based Electron-Withdrawing Groups for NIR-Emitting Push–Pull Dipolar Fluorophores</w:t>
+                <w:t xml:space="preserve">Ultrabright Silica-Coated Organic Nanocrystals for Two-Photon In Vivo Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Remond</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01120⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (12), pp.11933-11944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c02499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319337v1</w:t>
+                <w:t xml:space="preserve">hal-03046950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intramolecular Cooperative and Anti-Cooperative Effect on the Two-Photon Absorption Cross Section in Triphenylamine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Luiz Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Eucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.2214-2219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.9b00518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant-Free Direct Access to Porphyrin-Cross-Linked Nanogels for Photodynamic and Photothermal Therapy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">4,5,5-Trimethyl-2,5-dihydrofuran-Based Electron-Withdrawing Groups for NIR-Emitting Push–Pull Dipolar Fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wu Yi Chong</w:t>
+                <w:t xml:space="preserve">Maxime Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (12), pp.4149-4159. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (16), pp.9965-9974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.9b01120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945307v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the solid-state emission of small push-pull dipolar dyes to the far-red through variation of the electron-acceptor group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Eucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gautier-Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3801,1297 +3801,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General and Scalable Approach to Bright, Stable, and Functional AIE Fluorogen Colloidal Nanocrystals for in Vivo Imaging</w:t>
+                <w:t xml:space="preserve">Surfactant-Free Direct Access to Porphyrin-Cross-Linked Nanogels for Photodynamic and Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xibo Yan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zheng Zheng</w:t>
+                <w:t xml:space="preserve">Laura Chambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Hoibian</w:t>
+                <w:t xml:space="preserve">Wen Shang Saw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Soulage</w:t>
+                <w:t xml:space="preserve">Gülçin Ekineker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lik Voon Kiew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Yi Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b07859⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (12), pp.4149-4159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.8b00787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089258v1</w:t>
+                <w:t xml:space="preserve">hal-01945307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-emitting fluorescent organic@silicate core–shell nanoparticles for bio-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shridevi Shenoi Perdoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cattoën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Eucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (18), pp.15353 - 15360. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8nj03297a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Near-Infrared-Absorbing Unsymmetrical Polymethine Dyes with Large Quadratic Hyperpolarizabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">General and Scalable Approach to Bright, Stable, and Functional AIE Fluorogen Colloidal Nanocrystals for in Vivo Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yadong Zhang</w:t>
+                <w:t xml:space="preserve">Xibo Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iryna Davydenko</w:t>
+                <w:t xml:space="preserve">Elsa Hoibian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Hoang Ngo</w:t>
+                <w:t xml:space="preserve">Christophe Soulage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (10), pp.3410-3418. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (30), pp.25154-25165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b07859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957768v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of two-photon absorbing fluorophores for FRET antenna-core oxygen probes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Near-Infrared-Absorbing Unsymmetrical Polymethine Dyes with Large Quadratic Hyperpolarizabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+                <w:t xml:space="preserve">Simon Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+                <w:t xml:space="preserve">Yulia Getmanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Calin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bucher</w:t>
+                <w:t xml:space="preserve">Yadong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iryna Davydenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Hoang Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7NJ05073A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (10), pp.3410-3418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b00960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848953v1</w:t>
+                <w:t xml:space="preserve">hal-01957768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Order Hyperpolarizability of Triphenylamine Derivatives Containing Cyanopyridine: Molecular Branching Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Design of two-photon absorbing fluorophores for FRET antenna-core oxygen probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (10), pp.7914 - 7930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7NJ05073A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848940v1</w:t>
+                <w:t xml:space="preserve">hal-01848953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced self-written waveguide fabrication using 1550 nm laser light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Akari Kawasaki</w:t>
+                <w:t xml:space="preserve">First-Order Hyperpolarizability of Triphenylamine Derivatives Containing Cyanopyridine: Molecular Branching Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Luiz Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Inoue</w:t>
+                <w:t xml:space="preserve">Gwennaelle Eucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (11), pp.2236-2238. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (3), pp.1770 - 1778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b05829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848451v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New designed naphthalimide-phthalocyanine pentads: Synthesis, photophysical and photochemical properties in DMSO and room temperature ionic liquids</w:t>
+                <w:t xml:space="preserve">Light-induced self-written waveguide fabrication using 1550 nm laser light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sevinc Zehra Topal</w:t>
+                <w:t xml:space="preserve">Hidetaka Terasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Şule Şahin Ün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Freddy Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinem Tuncel Kostakoğlu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Okihiro Sugihara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akari Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.09.028⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (11), pp.2236-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889552v1</w:t>
+                <w:t xml:space="preserve">hal-01848451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and phototoxicity studies of novel iodinated amphiphilic porphyrins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New designed naphthalimide-phthalocyanine pentads: Synthesis, photophysical and photochemical properties in DMSO and room temperature ionic liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bretonniere</w:t>
+                <w:t xml:space="preserve">Sevinc Zehra Topal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lafont</w:t>
+                <w:t xml:space="preserve">Şule Şahin Ün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.Y. Chung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sinem Tuncel Kostakoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.A61. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 332, pp.562 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2016.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848981v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodination improves the phototoxicity of an amphiphilic porphyrin</w:t>
+                <w:t xml:space="preserve">Design, synthesis and phototoxicity studies of novel iodinated amphiphilic porphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derya Topkaya</w:t>
+                <w:t xml:space="preserve">D. Topkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shie Yin Ng</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Y. Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lafont</w:t>
+                <w:t xml:space="preserve">Y. Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lip Yong Chung</w:t>
+                <w:t xml:space="preserve">D. Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Y. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16, pp.12 - 14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2016.07.008⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17, pp.A61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2017.01.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848995v1</w:t>
+                <w:t xml:space="preserve">hal-01848981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photostable far-red emitting pluronic silicate nanoparticles: perfect blood pool fluorophores for biphotonic in vivo imaging of the leaky tumour vasculature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Caraguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudewijn van Der Sanden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5136,2113 +5124,2113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,5-Benzodiazepin-2-ones: Investigation of a Family of Photoluminescent Materials</w:t>
+                <w:t xml:space="preserve">Iodination improves the phototoxicity of an amphiphilic porphyrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
+                <w:t xml:space="preserve">Derya Topkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafik Gharbi</w:t>
+                <w:t xml:space="preserve">Shie Yin Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moncef Msaddek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lip Yong Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00627⟩</w:t>
+              <w:t xml:space="preserve">Photodiagnosis and Photodynamic Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.12 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pdpdt.2016.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526233v1</w:t>
+                <w:t xml:space="preserve">hal-01848995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid state red biphotonic excited emission from small dipolar fluorophores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Design of an amphiphilic porphyrin exhibiting high in vitro photocytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derya Topkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (3), pp.2044-2050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NJ02716K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5TC03465E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276477v1</w:t>
+                <w:t xml:space="preserve">hal-01288201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an amphiphilic porphyrin exhibiting high in vitro photocytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Albrieux</w:t>
+                <w:t xml:space="preserve">Solid state red biphotonic excited emission from small dipolar fluorophores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ipuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan-Yuan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.766-779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5TC03465E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5NJ02716K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288201v1</w:t>
+                <w:t xml:space="preserve">hal-01276477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of the Zn(II)Phthalocyanines’ Photochemical Reactions Depending on the Number of Substituents and Geometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1,5-Benzodiazepin-2-ones: Investigation of a Family of Photoluminescent Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayşe Gürek</w:t>
+                <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vefa Ahsen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rafik Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules21050635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (11), pp.4720-4727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.6b00627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848973v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution and solid-state fluorescence of 2-(2′-hydroxyphenyl)-1,5-benzodiazepin-2-one (HBD) borate complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanism of the Zn(II)Phthalocyanines’ Photochemical Reactions Depending on the Number of Substituents and Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Zucolotto Cocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe Gürek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vefa Ahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules21050635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA19246G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01526238v1</w:t>
+                <w:t xml:space="preserve">hal-01848973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Systems and Their Photorefractive Properties under the Nano- and Biostructuration: Scientific View and Sustainable Development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Solution and solid-state fluorescence of 2-(2′-hydroxyphenyl)-1,5-benzodiazepin-2-one (HBD) borate complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Mtiraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Msaddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2015/278902⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (89), pp.86352-86360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6RA19246G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234120v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lanthanide(III) Complexes: Original Octupolar Design Leading to Giant Quadratic Hyperpolarizability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Systems and Their Photorefractive Properties under the Nano- and Biostructuration: Scientific View and Sustainable Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia V. Kamanina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.278902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2015/278902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic4031188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245470v1</w:t>
+                <w:t xml:space="preserve">hal-01234120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Red Emitting Neutral Fluorescent Glycoconjugates for Membrane Optical Imaging.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evelien de Meulenaere</w:t>
+                <w:t xml:space="preserve">Fluorescent push–pull pH-responsive probes for ratiometric detection of intracellular pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koen Clays</w:t>
+                <w:t xml:space="preserve">Cyrielle Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Micouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Samarut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bc500047r⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (22), pp.3641-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4ob00147h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987486v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of multifunctional lipid-polymer conjugates: application to the elaboration of bright far-red fluorescent lipid probes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expeditious selective access to functionalized platforms of A7B-type heteroleptic lanthanide double-decker complexes of phthalocyanine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lacour</w:t>
+                <w:t xml:space="preserve">Serkan Alpugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ümit İşci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4RA01334D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (56), pp.7466-7468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CC02523G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990292v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescent push–pull pH-responsive probes for ratiometric detection of intracellular pH</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">Concise Multigram-Scale Synthesis of Push-Pull Tricyanofuran-Based Hemicyanines with Giant Second-Order Nonlinearity: An Alternative for Electro-optic Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ob00147h⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (29), pp.8909-8913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245464v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expeditious selective access to functionalized platforms of A7B-type heteroleptic lanthanide double-decker complexes of phthalocyanine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
+                <w:t xml:space="preserve">Red Emitting Neutral Fluorescent Glycoconjugates for Membrane Optical Imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelien de Meulenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koen Clays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CC02523G⟩</w:t>
+              <w:t xml:space="preserve">Bioconjugate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (4), pp.773-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bc500047r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289406v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concise Multigram-Scale Synthesis of Push-Pull Tricyanofuran-Based Hemicyanines with Giant Second-Order Nonlinearity: An Alternative for Electro-optic Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Barsella</w:t>
+                <w:t xml:space="preserve">Synthesis of multifunctional lipid-polymer conjugates: application to the elaboration of bright far-red fluorescent lipid probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Adjili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.15569-15578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA01334D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402692⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01245462v1</w:t>
+                <w:t xml:space="preserve">hal-00990292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties and study of the singlet oxygen generation of tetraphenylporphyrinato palladium(II) complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lanthanide(III) Complexes: Original Octupolar Design Leading to Giant Quadratic Hyperpolarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vefa Ahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (9), pp.4359-4370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic4031188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424613500739⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01245499v1</w:t>
+                <w:t xml:space="preserve">hal-01245470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the Electronic and Molecular Structure of Randomly Oriented Molecules by Polarized Two-Photon Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo G. Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel L. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo de Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jz4007004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of a novel nonlinear optical hyperbranched polymer containing a highly performing chromophore</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photophysical properties and study of the singlet oxygen generation of tetraphenylporphyrinato palladium(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montembault</w:t>
+                <w:t xml:space="preserve">Pinar Şen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe-Gül Gürek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.3106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424613500739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245510v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A water soluble probe with near infrared two-photon absorption and polarity-induced fluorescence for cerebral vascular imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf-Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Appaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7306,64 +7294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of differently P-substituted 4iPO fluorescent tetraphosphonate cavitands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mettra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7421,2071 +7409,2217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Cross-Linkable Polymers with Huisgen Reaction Incorporating High μβ Chromophores for Second-Order Nonlinear Optical Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of a novel nonlinear optical hyperbranched polymer containing a highly performing chromophore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cabanetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Bentoumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Blart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pellegrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montembault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm203590t⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (5), pp.473-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.3106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752479v1</w:t>
+                <w:t xml:space="preserve">hal-01245510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lutetium(III) Complex: Toward the Real Octupolar Cube and Giant Quadratic Hyperpolarizability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vefa Ahsen</w:t>
+                <w:t xml:space="preserve">New Cross-Linkable Polymers with Huisgen Reaction Incorporating High μβ Chromophores for Second-Order Nonlinear Optical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cabanetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bentoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Blart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja211064a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (6), pp.1143-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm203590t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245548v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of a visible push-pull chromophore covalently bound to carbohydrates: solution and gas-phase spectroscopy combined to theoretical Investigations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+                <w:t xml:space="preserve">Experimental and Theoretical Study on the One- and Two-Photon Absorption Properties of Novel Organic Molecules Based on Phenylacetylene and Azoaromatic Moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo G. Vivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel L. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Boni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (2), pp.841-851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2099015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 116 (50), pp.14677-14688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp310731t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875784v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization effect on the two-photon absorption of a chiral compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Vivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. de Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. R. Mendonca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.20.018600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Theoretical Study on the One- and Two-Photon Absorption Properties of Novel Organic Molecules Based on Phenylacetylene and Azoaromatic Moieties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Andraud</w:t>
+                <w:t xml:space="preserve">ABAB Homoleptic Bis(phthalocyaninato)lutetium(III) Complex: Toward the Real Octupolar Cube and Giant Quadratic Hyperpolarizability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayşe Gül Gürek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vefa Ahsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp310731t⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja211064a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245535v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties of a visible push-pull chromophore covalently bound to carbohydrates: solution and gas-phase spectroscopy combined to theoretical Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timea Simon</w:t>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
+                <w:t xml:space="preserve">Amandine Racaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Menaf Ayhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (7), pp.1216-1225. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (2), pp.841-851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2099015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291941v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Solid-State Emitters Based on Isophorone: Synthesis, Crystal Structure and Spectroscopic Properties.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photodynamic therapy and two-photon bio-imaging applications of hydrophobic chromophores through amphiphilic polymer delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Dayoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Aronica</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Mathieu Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timea Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Maria Gabudean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm102165r⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (7), pp.1216-1225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0PP00381F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291933v1</w:t>
+                <w:t xml:space="preserve">hal-01291941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional supramolecular assemblies involving neoglycoplipids: Self-organization and insertion properties into Langmuir monolayers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Queneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Andraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 93 (1), pp.101-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biochi.2010.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-SRM: laser-induced dissociation improves detection selectivity of Selected Reaction Monitoring mode.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Redon</w:t>
+                <w:t xml:space="preserve">Near-Infrared Solid-State Emitters Based on Isophorone: Synthesis, Crystal Structure and Spectroscopic Properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Massin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.5232⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.862-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm102165r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00875933v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Bretonnière</w:t>
+                <w:t xml:space="preserve">Photo-SRM: laser-induced dissociation improves detection selectivity of Selected Reaction Monitoring mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (22), pp.3375-0081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.5232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01292112v1</w:t>
+                <w:t xml:space="preserve">hal-00875933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral push-pull chromophores for nonlinear optical imaging of cell membranes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Fluorescence and FTIR Spectra Analysis of Trans-A2B2-Substituted Di- and Tetra-Phenyl Porphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Şen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Andraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aronica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (8), pp.4446-4475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma3084446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b915654b⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00695877v1</w:t>
+                <w:t xml:space="preserve">hal-01292112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near IR Nonlinear Absorbing Chromophores with Optical Limiting Properties at Telecommunication Wavelengths</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutral push-pull chromophores for nonlinear optical imaging of cell membranes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
+                <w:t xml:space="preserve">Cyril Barsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Berginc</w:t>
+                <w:t xml:space="preserve">Rouba Cheaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Loiseaux</w:t>
+                <w:t xml:space="preserve">Stéphane Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Toupet</w:t>
+                <w:t xml:space="preserve">Yves Queneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 19 (22), pp.5325-5335. </w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.142-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm071557h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b915654b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320790v1</w:t>
+                <w:t xml:space="preserve">hal-00695877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation: A new mechanism of relaxation of polar order in electro-optic polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Rau</w:t>
+                <w:t xml:space="preserve">Near IR Nonlinear Absorbing Chromophores with Optical Limiting Properties at Telecommunication Wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Armatys</w:t>
+                <w:t xml:space="preserve">Guillaume Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Chollet</w:t>
+                <w:t xml:space="preserve">Gérard Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kajzar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Bretonniere</w:t>
+                <w:t xml:space="preserve">Brigitte Loiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.05.058⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (22), pp.5325-5335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm071557h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01896663v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chromophores combining second harmonic generation and two photon induced fluorescence properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation: A new mechanism of relaxation of polar order in electro-optic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fortrie</w:t>
+                <w:t xml:space="preserve">I. Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilla Nowika</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+                <w:t xml:space="preserve">P. Armatys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Vial</w:t>
+                <w:t xml:space="preserve">P.-A. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kajzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b610557b⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 442 (4-6), pp.329 - 333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2007.05.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204998v1</w:t>
+                <w:t xml:space="preserve">hal-01896663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis of chromophores combining second harmonic generation and two photon induced fluorescence properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Barsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fortrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Nowika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice L. Baldeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45 (45), pp.4744-4746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b610557b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Protection against radiation-induced degradation of DNA bases by polyamines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bretonniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 153 (1), pp.29-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1667/0033-7587(2000)153[0029:parido]2.0.co;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId369"/>
+      <w:footerReference w:type="default" r:id="rId376"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9553,51 +9687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7C72C07"/>
+    <w:nsid w:val="EE10D434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9784,51 +9918,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bretonniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-6287" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160425077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ceugniet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202526011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Lupinska" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kotowicz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grabarz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Siwy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sulowska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05484" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108715" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aarabi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aranda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gholami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735839v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Durko-Maciag" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hanczyc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc04673c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Guillaubez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123745" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Kalai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriyan Ebenezer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouatia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajadurai Vijay Solomon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2022.100921" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popczyk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tordo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03096E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04484" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938806v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongun Hwang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Kim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Kim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caligiuri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biffi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Palei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Devi Pothuraju" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201901215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiana Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Boas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA08379H" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319337v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remond" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01120" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126934v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fonseca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vivas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luiz Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00518" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945307v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shang Saw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Voon Kiew" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Chong" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00787" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089258v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hoibian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07859" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957768v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Getmanenko" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Davydenko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ngo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00960" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ05073A" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Eucat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05829" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848451v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Terasawa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Tan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okihiro Sugihara" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akari Kawasaki" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002236" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889552v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevinc Zehra Topal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule &#350;ahin &#220;n" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostako&#287;lu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.09.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848981v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topkaya" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafont" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.137" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848995v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Yin Ng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Yong Chung" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2016.07.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJSDMW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA17438H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03465E" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288201v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02716K" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Zucolotto Cocca" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ayhan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;rek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050635" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kamanina" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Serov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/278902" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4031188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987486v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien de Meulenaere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500047r" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990292v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lacour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA01334D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245464v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00147h" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289406v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Alpugan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC02523G" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245462v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bentoumi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402692" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DH9SZX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e-G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500739" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245504v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Silva" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4007004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3106" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFBG0KXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bibal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2013.822975" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752479v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm203590t" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245548v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211064a" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875784v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2099015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245541v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Vivas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Boni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mendonca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.018600" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245535v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310731t" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291933v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102165r" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600984v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumoulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheaib" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.009" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX0R7B7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875933v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5232" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP5GRLXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695877v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Cheaib" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915654b" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2FH66PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896663v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armatys" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chollet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.058" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9NW1CXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204998v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Nowika" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610557b" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JF077538-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-bretonniere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-6287" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160425077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ceugniet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ott" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonniere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202526011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vielmas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Benichou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Bonhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cottin-Bizonne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Nga Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2026.101548" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kusz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissiere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Parola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02987A" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735835v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Piedad Ch&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferenc Borondics" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akos Banyasz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202301617" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722103v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Lupinska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kotowicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Grabarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariola Siwy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Sulowska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05484" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735834v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisa Kharlamova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Ermakova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Abel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gontcharenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Cheprakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4OB00558A" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Valla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00232" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Aarabi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Aranda" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Gholami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Meena" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lerouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00446" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735839v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Durko-Maciag" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Hanczyc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2tc04673c" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120183v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Trolez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Arbouch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24108715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Bu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;mond" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Colinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2022.110258" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad El Kalai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheriyan Ebenezer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bouatia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajadurai Vijay Solomon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2022.100921" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740463v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Valery Guillaubez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lemoine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girod" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123745" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Philippe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Coste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ulrich," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735850v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Popczyk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.202200008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Demangeat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan B Dou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Hu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202011770" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tordo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bordy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Hasserodt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03096E" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Hubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hristova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Chaput" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR07026B" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821202v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jeanneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2021.109485" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938834v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Caligiuri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Biffi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Palei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Mart&#237;n&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renuka Devi Pothuraju" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201901215" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938806v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongun Hwang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinbo Kim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghwan Kim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202004831" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735855v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiana Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Boas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0RA08379H" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shridevi Shenoi Perdoor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dubois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c02499" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126934v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fonseca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Vivas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Luiz Silva" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Eucat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.9b00518" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.9b01120" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01856313v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Redon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gautier-Luneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945307v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chambre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Shang Saw" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Ekineker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lik Voon Kiew" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Yi Chong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.8b00787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896115v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Catto&#235;n" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8nj03297a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089258v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xibo Yan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Hoibian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Soulage" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b07859" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957768v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pascal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Getmanenko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yadong Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Davydenko" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ngo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b00960" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Menaf Ayhan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan-Yuan Liao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7NJ05073A" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaelle Eucat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b05829" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidetaka Terasawa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Tan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okihiro Sugihara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akari Kawasaki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Inoue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002236" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889552v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevinc Zehra Topal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#350;ule &#350;ahin &#220;n" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem Tuncel Kostako&#287;lu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2016.09.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848981v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Topkaya" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ng" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bretonniere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lafont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Y. Chung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2017.01.137" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379347v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Caraguel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudewijn van Der Sanden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA17438H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derya Topkaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shie Yin Ng" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lip Yong Chung" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pdpdt.2016.07.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JZJSDMW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Poyer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Albrieux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02716K" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276477v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice L. Baldeck" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5TC03465E" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526233v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Mtiraoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Gharbi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Msaddek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.6b00627" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848973v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Zucolotto Cocca" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ayhan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;rek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vefa Ahsen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21050635" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA19246G" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia V. Kamanina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Serov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/278902" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245464v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Billon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Micouin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Samarut" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ob00147h" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289406v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Alpugan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;mit &#304;&#351;ci" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hirel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC02523G" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245462v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bentoumi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402692" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DH9SZX4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987486v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Massin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pouvreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien de Meulenaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koen Clays" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bc500047r" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990292v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Adjili" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Favier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lacour" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA01334D" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245470v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Singh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic4031188" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245504v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo G. Vivas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Boni" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz4007004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245499v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar &#350;en" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay&#351;e-G&#252;l G&#252;rek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424613500739" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00856213v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf-Eddin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Appaix" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc22325f" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mettra" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bibal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tinant" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610278.2013.822975" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245510v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cabanetos" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Blart" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellegrin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montembault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3106" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DFBG0KXV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752479v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Silvestre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm203590t" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245535v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310731t" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245541v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Vivas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Boni" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Mendonca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.018600" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245548v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja211064a" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Enjalbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Racaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2099015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291941v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maurin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marotte" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Simon" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Gabudean" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0PP00381F" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600984v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queneau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumoulin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheaib" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2010.03.009" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX0R7B7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291933v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aronica" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm102165r" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875933v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Simon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Salvador" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5232" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SP5GRLXP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292112v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3084446" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695877v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Barsu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Cheaib" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chambert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Queneau" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b915654b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-S2FH66PB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320790v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berginc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Loiseaux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm071557h" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896663v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Armatys" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Chollet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kajzar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2007.05.058" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9NW1CXP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204998v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fortrie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Nowika" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vial" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b610557b" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JF077538-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054393v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douki" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/0033-7587(2000)153[0029:parido]2.0.co;2" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>