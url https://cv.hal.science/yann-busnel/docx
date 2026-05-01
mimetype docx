--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Busnel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur — Directeur Scientifique de l'IMT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6908-719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129816647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">busnel_y_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel est actuellement Directeur Scientifique de l'Institut Mines-Télécom (IMT). Fort d'une expérience de plusieurs années au sein de l'IMT, notamment à IMT Atlantique et IMT Nord Europe, il est responsable du développement et de la mise en œuvre de la stratégie scientifique du groupe. Il est notamment impliqué dans les dynamiques inter-écoles, telles que les programmes de thèses, les doctorats IMT, et les activités des 11 communautés scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profondément attaché aux valeurs du service public, Yann Busnel a plus de 15 ans d'expérience dans la recherche et l'enseignement supérieur. De juin 2023 à septembre 2024, il a occupé le poste de Directeur de la Recherche et de l'Innovation à IMT Nord Europe, où il a dirigé l'ensemble des activités de recherche et d'innovation en lien avec les objectifs stratégiques d'IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant cela, il a passé six ans en tant que professeur à IMT Atlantique, en tant que chef de département, où il a supervisé les activités de formation et de recherche du campus de Rennes. Auparavant, il a été chef du département d'enseignement et de recherche en informatique de l'ENSAI à Rennes, où il a dirigé les activités informatiques de l’école et géré le budget du département. Plus tôt dans sa carrière, il a passé cinq ans en tant que Maître de Conférences à l'Université de Nantes dans le département d'informatique, après une année en Italie à l'Université La Sapienza à Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ses fonctions actuelles, Yann est responsable du développement et du pilotage de la stratégie scientifique du groupe, en collaboration avec les affiliés et les institutions externes concernées, et en cohérence avec la stratégie IMT 2023-2027. Il coordonne les différents programmes doctoraux et le diplôme de doctorat de cette institution. En outre, il encourage la collaboration et les initiatives communes entre les 11 communautés scientifiques transverses aux écoles du groupe. Il travaille à la visibilité du groupe dans les grands programmes de R&D, au niveau national (France 2030), européen (Horizon Europe) et international, contribuant ainsi à affirmer la position de l'Institut Mines-Télécom dans les écosystèmes académiques et économiques. Il mobilise également le Conseil scientifique pour définir et mettre en œuvre les orientations de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche sont principalement liés à la modélisation des réseaux et systèmes distribués à grande échelle, avec des compétences dans l'analyse des flux de données, la cybersécurité, les données massives sur la santé et l'intelligence artificielle. Récemment, ses domaines d'application vont de (i) la cybersécurité et la sûreté de fonctionnement à (ii) l'analyse de données médicales, dans le contexte de la pharmacovigilance ou de l'analyse de séquences génomiques, et (iii) la coordination auto-organisée de flottes de drones. Il est co-responsable du réseau national de recherche sur les systèmes et réseaux distribués (GDR RSD) et membre du GDR Sécurité. Il a publié plus de 100 articles dans des revues et des conférences internationales, évaluées par des pairs. Il a également coordonné plusieurs projets de recherche collaboratifs nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 15es Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel and Nicolas Nisse and Franck Rousseau. Univ. Nantes, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et collaboration pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Label-flipping Attacks against Federated Learning for Collaborative Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2025.104462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI algorithm for predicting and optimizing trajectory of massive UAV swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.104910. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Federated Learning-based Intrusion Detection and Mitigation: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.2309-2332. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3177512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cough sound analysis using the Internet of things and deep learning for pulmonary disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ghalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (10), pp.e4184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistically Sampled and Spectrally Clustered Plant Species using Phenotypic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milind B Ratnaparkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11927. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service in Large-scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2021.1939873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel classification of remote sensed satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhav Chandane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (7), pp.e3988. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning model for Identifying illegal activities in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.3824-3843. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting bitcoin blockchain: Empirical Analysis of Bitcoin network (2009-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.102940. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2020.102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121-153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABS-Storm: A Data-Aware Approach for Elastic Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kotto-Kombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.58--93. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Detection System of Drug-Drug Interactions from Electronic Patient Records Using Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Metric Computation for Distributed Massive Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10430 (33), pp.1--39. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-55696-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1437658606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Trust Evaluation of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9430), pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Results for a Generalized Coupon Collector Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2016.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.478-487. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of the Adversary to Solve the Node Sampling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8290, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Deterministic Tracking of Multiple Objects using a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uniformity of Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (8), pp.1165-1176. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de pair à pair profite aux réseaux de capteurs très étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping over storage systems is practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Weatherspoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Iwanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1317379.1317391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pair-à-pair pour les réseaux de capteurs larges échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la fondation Metivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Network Topology Generation for Evaluating Federated Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar-Driven Approach to Model and Detect APT Attack Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2025: 18th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security in Network Managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2023, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated security approaches for IT and OT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cube Sampled K-Prototype Clustering for Featured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemandhar Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Pratap Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2021: IEEE 18th India Council International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Guwahati, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON52576.2021.9691727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Bulusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack-tolerant Unequal Probability Sampling Methods over Sliding Window for Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCDA 2020 : 4th International Conference on Compute and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.72-78, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388142.3388162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution compacte aux requêtes d'appartenance sur des flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KYC As A Service (KASE) - A Blockchain Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrishikesh Suslade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoSICom 2020 : International Conference on Modelling, Simulation &amp; Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Analysis Tool For Monitoring Coin Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Framewala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Harale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAT 2020: Second International Workshop on Blockchain Applications and Theory in conjunction with SDS 2020: Seventh International Conference on Software Defined Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDS49854.2020.9143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Illicit Entities in Bitcoin using Supervised Learning of Ensemble Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICM 2020 : 10th International Conference on Information Communication and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3418981.3418984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'extraire des éléments du top-k en temps réel sur des fenêtres glissantes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective and Lightweight Membership Assessment for Large-scale Data Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 : 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, Massachussets, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FileShare: A Blockchain and IPFS framework for Secure File Sharing and Data Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019 : International Conference on Machine Learning and Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhubaneswar, Kantabada, India. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Most Frequent Items in Distributed Streams in the Time-Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fly Detection of the Top-k Items in the Distributed Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2018.8548097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délestage avisé dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlinkMan : Anomaly Detection in Manufacturing Equipment with Apache Flink : Grand Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Riveei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avigdor Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS '17 : 11th ACM International Conference on Distributed and Event-based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.274-279 </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3095099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-aware shedding in stream processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM International Conference on Distributed and Event-based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, United States. pp.61 - 68, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems Research Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988336.2988347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer efficacement des flux de données massifs en fenêtre glissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Frequency of Data Items in Massive Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Symposium on Network Cloud Computing and Applications (NCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.9, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ncca.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la corrélation à la volée entre flux massifs est possible avec très peu de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key Grouping for Near-Optimal Load Balancing in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Distributed Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambrige, United States. pp.151 - 158, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IEEE International Conference on Telecommunications (ICT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation Estimation between Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Dependable Computing Conference (EDCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle, United Kingdom. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization in Large Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service d'échantillonage uniforme résiliant aux comportments malveillants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Network Computing and Applications (IEEE NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing Mobile Community Computing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Ubiquitous Computing and Communications (IEEE IUCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1450-1457, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Network Computing and Applications (IEEE NCA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cambridge, MA, United States. pp.Number 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth European Dependable Computing Conference (EDCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: détection automatique d'attaques par divergence d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Node Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Algorithms and Models for Distributed Event Processing (AlMoDEP '11) collocated with the 25th International Symposium on Distributed Computing (DISC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformité d'un échantillonnage épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Ergodic Sampling in Unstructured Peer-to-Peer Systems with Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems (OPODIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.64--78, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Computation of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 17th IEEE International Conference on Telecommunications - Ad-hoc and Sensor Communications track (ICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs, populations et communautés : équivalence uniquement sociologique ? Protocole de population versus protocoles épidemiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Characterization of Uniform Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEEE Workshop on Reliability, Availability and Security (WRAS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hiroshima, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAROES: Fairness And Reliability using Overlay Expenseless Set-out for duty-cycle optimization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th ISCA International Conference on Parallel and Distributed Computing and Communication Systems (PDCCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Louisville, KY, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Gossip and populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIST : Structure multi-couche pair-à-pair à faible consommation pour les réseaux de capteurs sans-ﬁl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur les Systèmes d'Exploitation - 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deterministic Tracking of Moving Objects with a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE DCOSS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ile Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et identification de trajectoires sur un réseau de capteurs binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist or How To Look For a Needle in a Haystack? A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxSem: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse/France, pp.62--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven/Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM : Mesure de proximité sémantique pour les systèmes de partage de fichiers pair-{à}-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Française en Systèmes d'Exploitation (CFSE'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGOPS France, Oct 2006, Perpignan/France, pp.37--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'aspects sémantiques dans la contruction d'un réseau pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et traitement de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Ecole Normale Supérieure de Rennes; Ecole Doctorale Matisse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information collaboratifs et auto-organisants pour réseaux de capteurs large-échelle : &amp;quot;De la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Distributed Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Centre de Recherche en Économie et Statistique; Inria Rennes Bretagne Atlantique. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073877v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.4.1 – Application scenarii and Design of infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMEDIA: Separating Scaramouche from Harlequin to Accurately Estimate Items Frequency in Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch -metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Peer Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1966, 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of the Mobility on Convergence Speed of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6580, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00296584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Population and Gossip-based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6720, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist: A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6404, INRIA. 2007, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201637v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1756, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la proximité sémantique dans la restructuration de réseau logique pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Master de Recherche en Informatique - Spécialité Informatique et Télécommunication, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5731, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Coordination: How Self-Organisation Solves All Your Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. RESCOM summer school of research of the GDR RSD, Yenne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDCC 2015 - Fast Abstracts & Student Forum Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilir Gashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel, Ilir Gashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium on Network Computing and Applications (NCA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop on Theoretical Aspects of Dynamic Distributed Systems (TADDS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM New York, NY, USA, pp.43, 2012, ICPS, 978-1-4503-1849-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAM: Proceedings of the 1st International Workshop on Dynamicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS / CNRS, pp.22, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Busnel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur — Directeur Scientifique de l'IMT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6908-719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129816647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">busnel_y_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel est actuellement Directeur Scientifique de l'Institut Mines-Télécom (IMT). Fort d'une expérience de plusieurs années au sein de l'IMT, notamment à IMT Atlantique et IMT Nord Europe, il est responsable du développement et de la mise en œuvre de la stratégie scientifique du groupe. Il est notamment impliqué dans les dynamiques inter-écoles, telles que les programmes de thèses, les doctorats IMT, et les activités des 11 communautés scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profondément attaché aux valeurs du service public, Yann Busnel a plus de 15 ans d'expérience dans la recherche et l'enseignement supérieur. De juin 2023 à septembre 2024, il a occupé le poste de Directeur de la Recherche et de l'Innovation à IMT Nord Europe, où il a dirigé l'ensemble des activités de recherche et d'innovation en lien avec les objectifs stratégiques d'IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant cela, il a passé six ans en tant que professeur à IMT Atlantique, en tant que chef de département, où il a supervisé les activités de formation et de recherche du campus de Rennes. Auparavant, il a été chef du département d'enseignement et de recherche en informatique de l'ENSAI à Rennes, où il a dirigé les activités informatiques de l’école et géré le budget du département. Plus tôt dans sa carrière, il a passé cinq ans en tant que Maître de Conférences à l'Université de Nantes dans le département d'informatique, après une année en Italie à l'Université La Sapienza à Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ses fonctions actuelles, Yann est responsable du développement et du pilotage de la stratégie scientifique du groupe, en collaboration avec les affiliés et les institutions externes concernées, et en cohérence avec la stratégie IMT 2023-2027. Il coordonne les différents programmes doctoraux et le diplôme de doctorat de cette institution. En outre, il encourage la collaboration et les initiatives communes entre les 11 communautés scientifiques transverses aux écoles du groupe. Il travaille à la visibilité du groupe dans les grands programmes de R&D, au niveau national (France 2030), européen (Horizon Europe) et international, contribuant ainsi à affirmer la position de l'Institut Mines-Télécom dans les écosystèmes académiques et économiques. Il mobilise également le Conseil scientifique pour définir et mettre en œuvre les orientations de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche sont principalement liés à la modélisation des réseaux et systèmes distribués à grande échelle, avec des compétences dans l'analyse des flux de données, la cybersécurité, les données massives sur la santé et l'intelligence artificielle. Récemment, ses domaines d'application vont de (i) la cybersécurité et la sûreté de fonctionnement à (ii) l'analyse de données médicales, dans le contexte de la pharmacovigilance ou de l'analyse de séquences génomiques, et (iii) la coordination auto-organisée de flottes de drones. Il est co-responsable du réseau national de recherche sur les systèmes et réseaux distribués (GDR RSD) et membre du GDR Sécurité. Il a publié plus de 100 articles dans des revues et des conférences internationales, évaluées par des pairs. Il a également coordonné plusieurs projets de recherche collaboratifs nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 15es Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel and Nicolas Nisse and Franck Rousseau. Univ. Nantes, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et collaboration pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Label-flipping Attacks against Federated Learning for Collaborative Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2025.104462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI algorithm for predicting and optimizing trajectory of massive UAV swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.104910. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Federated Learning-based Intrusion Detection and Mitigation: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.2309-2332. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3177512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cough sound analysis using the Internet of things and deep learning for pulmonary disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ghalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (10), pp.e4184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistically Sampled and Spectrally Clustered Plant Species using Phenotypic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milind B Ratnaparkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11927. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service in Large-scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2021.1939873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning model for Identifying illegal activities in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.3824-3843. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel classification of remote sensed satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhav Chandane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (7), pp.e3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting bitcoin blockchain: Empirical Analysis of Bitcoin network (2009-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.102940. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2020.102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121-153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABS-Storm: A Data-Aware Approach for Elastic Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kotto-Kombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.58--93. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Detection System of Drug-Drug Interactions from Electronic Patient Records Using Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Metric Computation for Distributed Massive Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10430 (33), pp.1--39. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-55696-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1437658606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Trust Evaluation of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9430), pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Results for a Generalized Coupon Collector Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2016.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.478-487. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of the Adversary to Solve the Node Sampling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8290, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Deterministic Tracking of Multiple Objects using a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uniformity of Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (8), pp.1165-1176. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de pair à pair profite aux réseaux de capteurs très étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping over storage systems is practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Weatherspoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Iwanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1317379.1317391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pair-à-pair pour les réseaux de capteurs larges échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la fondation Metivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Network Topology Generation for Evaluating Federated Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar-Driven Approach to Model and Detect APT Attack Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2025: 18th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security in Network Managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2023, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated security approaches for IT and OT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cube Sampled K-Prototype Clustering for Featured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemandhar Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Pratap Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2021: IEEE 18th India Council International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Guwahati, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON52576.2021.9691727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Bulusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution compacte aux requêtes d'appartenance sur des flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack-tolerant Unequal Probability Sampling Methods over Sliding Window for Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCDA 2020 : 4th International Conference on Compute and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.72-78, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388142.3388162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KYC As A Service (KASE) - A Blockchain Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrishikesh Suslade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoSICom 2020 : International Conference on Modelling, Simulation &amp; Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Analysis Tool For Monitoring Coin Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Framewala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Harale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAT 2020: Second International Workshop on Blockchain Applications and Theory in conjunction with SDS 2020: Seventh International Conference on Software Defined Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDS49854.2020.9143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Illicit Entities in Bitcoin using Supervised Learning of Ensemble Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICM 2020 : 10th International Conference on Information Communication and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3418981.3418984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'extraire des éléments du top-k en temps réel sur des fenêtres glissantes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective and Lightweight Membership Assessment for Large-scale Data Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 : 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, Massachussets, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FileShare: A Blockchain and IPFS framework for Secure File Sharing and Data Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019 : International Conference on Machine Learning and Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhubaneswar, Kantabada, India. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Most Frequent Items in Distributed Streams in the Time-Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fly Detection of the Top-k Items in the Distributed Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2018.8548097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délestage avisé dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlinkMan : Anomaly Detection in Manufacturing Equipment with Apache Flink : Grand Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Riveei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avigdor Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS '17 : 11th ACM International Conference on Distributed and Event-based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.274-279 </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3095099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-aware shedding in stream processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM International Conference on Distributed and Event-based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, United States. pp.61 - 68, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems Research Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988336.2988347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer efficacement des flux de données massifs en fenêtre glissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Frequency of Data Items in Massive Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Symposium on Network Cloud Computing and Applications (NCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.9, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ncca.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la corrélation à la volée entre flux massifs est possible avec très peu de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key Grouping for Near-Optimal Load Balancing in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Distributed Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambrige, United States. pp.151 - 158, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IEEE International Conference on Telecommunications (ICT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation Estimation between Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Dependable Computing Conference (EDCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle, United Kingdom. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization in Large Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service d'échantillonage uniforme résiliant aux comportments malveillants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Network Computing and Applications (IEEE NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing Mobile Community Computing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Ubiquitous Computing and Communications (IEEE IUCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1450-1457, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth European Dependable Computing Conference (EDCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Network Computing and Applications (IEEE NCA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cambridge, MA, United States. pp.Number 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: détection automatique d'attaques par divergence d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Node Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Algorithms and Models for Distributed Event Processing (AlMoDEP '11) collocated with the 25th International Symposium on Distributed Computing (DISC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformité d'un échantillonnage épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Ergodic Sampling in Unstructured Peer-to-Peer Systems with Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems (OPODIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.64--78, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Computation of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 17th IEEE International Conference on Telecommunications - Ad-hoc and Sensor Communications track (ICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs, populations et communautés : équivalence uniquement sociologique ? Protocole de population versus protocoles épidemiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAROES: Fairness And Reliability using Overlay Expenseless Set-out for duty-cycle optimization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th ISCA International Conference on Parallel and Distributed Computing and Communication Systems (PDCCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Louisville, KY, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Gossip and populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Characterization of Uniform Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEEE Workshop on Reliability, Availability and Security (WRAS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hiroshima, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIST : Structure multi-couche pair-à-pair à faible consommation pour les réseaux de capteurs sans-ﬁl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur les Systèmes d'Exploitation - 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deterministic Tracking of Moving Objects with a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE DCOSS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ile Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et identification de trajectoires sur un réseau de capteurs binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist or How To Look For a Needle in a Haystack? A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxSem: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse/France, pp.62--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven/Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM : Mesure de proximité sémantique pour les systèmes de partage de fichiers pair-{à}-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Française en Systèmes d'Exploitation (CFSE'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGOPS France, Oct 2006, Perpignan/France, pp.37--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'aspects sémantiques dans la contruction d'un réseau pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et traitement de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Ecole Normale Supérieure de Rennes; Ecole Doctorale Matisse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information collaboratifs et auto-organisants pour réseaux de capteurs large-échelle : &amp;quot;De la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Distributed Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Centre de Recherche en Économie et Statistique; Inria Rennes Bretagne Atlantique. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073877v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.4.1 – Application scenarii and Design of infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMEDIA: Separating Scaramouche from Harlequin to Accurately Estimate Items Frequency in Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch -metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Peer Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1966, 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of the Mobility on Convergence Speed of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6580, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00296584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Population and Gossip-based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6720, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist: A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6404, INRIA. 2007, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201637v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1756, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la proximité sémantique dans la restructuration de réseau logique pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Master de Recherche en Informatique - Spécialité Informatique et Télécommunication, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5731, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Coordination: How Self-Organisation Solves All Your Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. RESCOM summer school of research of the GDR RSD, Yenne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDCC 2015 - Fast Abstracts & Student Forum Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilir Gashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel, Ilir Gashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium on Network Computing and Applications (NCA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop on Theoretical Aspects of Dynamic Distributed Systems (TADDS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM New York, NY, USA, pp.43, 2012, ICPS, 978-1-4503-1849-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAM: Proceedings of the 1st International Workshop on Dynamicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS / CNRS, pp.22, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0C8F05B"/>
+    <w:nsid w:val="63BADAFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129816647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/busnel_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Ahuja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03035289v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghalib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03289961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Shastri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind B Ratnaparkhe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11927" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Chandane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3988" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03115253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sericola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1437658606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beraldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2011.01.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Weatherspoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Iwanicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghodsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317379.1317391" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemandhar Jain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Pratap Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON52576.2021.9691727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02456880v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Till&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388142.3388162" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02441672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Suslade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Prabhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Saluja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_76" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02750844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Framewala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Harale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khatal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS49854.2020.9143908" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02118367v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cazacu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02451022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_79" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01839930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Riveei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095099" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933311" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194529v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ncca.2015.19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.27" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2013.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cruz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617866v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480992v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437857v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338129v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135231v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01952029v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073877v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653240v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00296584v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201637v3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03917588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534171v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Gashi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7371416" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725096v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129816647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/busnel_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Ahuja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03035289v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghalib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03289961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Shastri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind B Ratnaparkhe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Chandane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3988" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03115253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sericola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1437658606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beraldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2011.01.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Weatherspoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Iwanicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghodsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317379.1317391" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemandhar Jain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Pratap Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON52576.2021.9691727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02456880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Till&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388142.3388162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02441672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Suslade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Prabhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Saluja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_76" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02750844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Framewala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Harale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khatal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS49854.2020.9143908" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02118367v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cazacu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02451022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_79" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01839930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Riveei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095099" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933311" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ncca.2015.19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.27" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2013.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cruz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617866v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338129v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01952029v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073877v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653240v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00296584v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201637v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03917588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534171v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Gashi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7371416" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725096v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>