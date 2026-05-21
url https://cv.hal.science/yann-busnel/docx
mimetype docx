--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Busnel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur — Directeur Scientifique de l'IMT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6908-719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129816647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">busnel_y_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel est actuellement Directeur Scientifique de l'Institut Mines-Télécom (IMT). Fort d'une expérience de plusieurs années au sein de l'IMT, notamment à IMT Atlantique et IMT Nord Europe, il est responsable du développement et de la mise en œuvre de la stratégie scientifique du groupe. Il est notamment impliqué dans les dynamiques inter-écoles, telles que les programmes de thèses, les doctorats IMT, et les activités des 11 communautés scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profondément attaché aux valeurs du service public, Yann Busnel a plus de 15 ans d'expérience dans la recherche et l'enseignement supérieur. De juin 2023 à septembre 2024, il a occupé le poste de Directeur de la Recherche et de l'Innovation à IMT Nord Europe, où il a dirigé l'ensemble des activités de recherche et d'innovation en lien avec les objectifs stratégiques d'IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant cela, il a passé six ans en tant que professeur à IMT Atlantique, en tant que chef de département, où il a supervisé les activités de formation et de recherche du campus de Rennes. Auparavant, il a été chef du département d'enseignement et de recherche en informatique de l'ENSAI à Rennes, où il a dirigé les activités informatiques de l’école et géré le budget du département. Plus tôt dans sa carrière, il a passé cinq ans en tant que Maître de Conférences à l'Université de Nantes dans le département d'informatique, après une année en Italie à l'Université La Sapienza à Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ses fonctions actuelles, Yann est responsable du développement et du pilotage de la stratégie scientifique du groupe, en collaboration avec les affiliés et les institutions externes concernées, et en cohérence avec la stratégie IMT 2023-2027. Il coordonne les différents programmes doctoraux et le diplôme de doctorat de cette institution. En outre, il encourage la collaboration et les initiatives communes entre les 11 communautés scientifiques transverses aux écoles du groupe. Il travaille à la visibilité du groupe dans les grands programmes de R&D, au niveau national (France 2030), européen (Horizon Europe) et international, contribuant ainsi à affirmer la position de l'Institut Mines-Télécom dans les écosystèmes académiques et économiques. Il mobilise également le Conseil scientifique pour définir et mettre en œuvre les orientations de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche sont principalement liés à la modélisation des réseaux et systèmes distribués à grande échelle, avec des compétences dans l'analyse des flux de données, la cybersécurité, les données massives sur la santé et l'intelligence artificielle. Récemment, ses domaines d'application vont de (i) la cybersécurité et la sûreté de fonctionnement à (ii) l'analyse de données médicales, dans le contexte de la pharmacovigilance ou de l'analyse de séquences génomiques, et (iii) la coordination auto-organisée de flottes de drones. Il est co-responsable du réseau national de recherche sur les systèmes et réseaux distribués (GDR RSD) et membre du GDR Sécurité. Il a publié plus de 100 articles dans des revues et des conférences internationales, évaluées par des pairs. Il a également coordonné plusieurs projets de recherche collaboratifs nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 15es Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel and Nicolas Nisse and Franck Rousseau. Univ. Nantes, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et collaboration pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Label-flipping Attacks against Federated Learning for Collaborative Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104462. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2025.104462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI algorithm for predicting and optimizing trajectory of massive UAV swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.104910. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Federated Learning-based Intrusion Detection and Mitigation: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.2309-2332. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3177512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cough sound analysis using the Internet of things and deep learning for pulmonary disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ghalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (10), pp.e4184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistically Sampled and Spectrally Clustered Plant Species using Phenotypic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milind B Ratnaparkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11927. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service in Large-scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2021.1939873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning model for Identifying illegal activities in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.3824-3843. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel classification of remote sensed satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhav Chandane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (7), pp.e3988. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting bitcoin blockchain: Empirical Analysis of Bitcoin network (2009-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.102940. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2020.102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121-153. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABS-Storm: A Data-Aware Approach for Elastic Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kotto-Kombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.58--93. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Detection System of Drug-Drug Interactions from Electronic Patient Records Using Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Metric Computation for Distributed Massive Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10430 (33), pp.1--39. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-55696-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1437658606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Trust Evaluation of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9430), pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Results for a Generalized Coupon Collector Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2016.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.478-487. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of the Adversary to Solve the Node Sampling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8290, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Deterministic Tracking of Multiple Objects using a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uniformity of Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (8), pp.1165-1176. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de pair à pair profite aux réseaux de capteurs très étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping over storage systems is practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Weatherspoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Iwanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1317379.1317391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pair-à-pair pour les réseaux de capteurs larges échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la fondation Metivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Network Topology Generation for Evaluating Federated Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar-Driven Approach to Model and Detect APT Attack Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2025: 18th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security in Network Managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2023, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated security approaches for IT and OT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cube Sampled K-Prototype Clustering for Featured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemandhar Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Pratap Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2021: IEEE 18th India Council International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Guwahati, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON52576.2021.9691727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Bulusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution compacte aux requêtes d'appartenance sur des flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack-tolerant Unequal Probability Sampling Methods over Sliding Window for Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCDA 2020 : 4th International Conference on Compute and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.72-78, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388142.3388162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KYC As A Service (KASE) - A Blockchain Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrishikesh Suslade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoSICom 2020 : International Conference on Modelling, Simulation &amp; Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Analysis Tool For Monitoring Coin Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Framewala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Harale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAT 2020: Second International Workshop on Blockchain Applications and Theory in conjunction with SDS 2020: Seventh International Conference on Software Defined Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDS49854.2020.9143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Illicit Entities in Bitcoin using Supervised Learning of Ensemble Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICM 2020 : 10th International Conference on Information Communication and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3418981.3418984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'extraire des éléments du top-k en temps réel sur des fenêtres glissantes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective and Lightweight Membership Assessment for Large-scale Data Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 : 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, Massachussets, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FileShare: A Blockchain and IPFS framework for Secure File Sharing and Data Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019 : International Conference on Machine Learning and Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhubaneswar, Kantabada, India. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Most Frequent Items in Distributed Streams in the Time-Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fly Detection of the Top-k Items in the Distributed Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2018.8548097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délestage avisé dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlinkMan : Anomaly Detection in Manufacturing Equipment with Apache Flink : Grand Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Riveei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avigdor Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS '17 : 11th ACM International Conference on Distributed and Event-based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.274-279 </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3095099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-aware shedding in stream processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM International Conference on Distributed and Event-based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, United States. pp.61 - 68, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems Research Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988336.2988347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer efficacement des flux de données massifs en fenêtre glissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Frequency of Data Items in Massive Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Symposium on Network Cloud Computing and Applications (NCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.9, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ncca.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la corrélation à la volée entre flux massifs est possible avec très peu de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key Grouping for Near-Optimal Load Balancing in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Distributed Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambrige, United States. pp.151 - 158, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IEEE International Conference on Telecommunications (ICT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation Estimation between Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Dependable Computing Conference (EDCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle, United Kingdom. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization in Large Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service d'échantillonage uniforme résiliant aux comportments malveillants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Network Computing and Applications (IEEE NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing Mobile Community Computing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Ubiquitous Computing and Communications (IEEE IUCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1450-1457, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth European Dependable Computing Conference (EDCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Network Computing and Applications (IEEE NCA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cambridge, MA, United States. pp.Number 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: détection automatique d'attaques par divergence d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Node Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Algorithms and Models for Distributed Event Processing (AlMoDEP '11) collocated with the 25th International Symposium on Distributed Computing (DISC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformité d'un échantillonnage épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Ergodic Sampling in Unstructured Peer-to-Peer Systems with Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems (OPODIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.64--78, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Computation of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 17th IEEE International Conference on Telecommunications - Ad-hoc and Sensor Communications track (ICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs, populations et communautés : équivalence uniquement sociologique ? Protocole de population versus protocoles épidemiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAROES: Fairness And Reliability using Overlay Expenseless Set-out for duty-cycle optimization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th ISCA International Conference on Parallel and Distributed Computing and Communication Systems (PDCCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Louisville, KY, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Gossip and populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Characterization of Uniform Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEEE Workshop on Reliability, Availability and Security (WRAS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hiroshima, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIST : Structure multi-couche pair-à-pair à faible consommation pour les réseaux de capteurs sans-ﬁl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur les Systèmes d'Exploitation - 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deterministic Tracking of Moving Objects with a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE DCOSS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ile Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et identification de trajectoires sur un réseau de capteurs binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist or How To Look For a Needle in a Haystack? A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxSem: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse/France, pp.62--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven/Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM : Mesure de proximité sémantique pour les systèmes de partage de fichiers pair-{à}-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Française en Systèmes d'Exploitation (CFSE'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGOPS France, Oct 2006, Perpignan/France, pp.37--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'aspects sémantiques dans la contruction d'un réseau pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et traitement de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Ecole Normale Supérieure de Rennes; Ecole Doctorale Matisse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information collaboratifs et auto-organisants pour réseaux de capteurs large-échelle : &amp;quot;De la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Distributed Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Centre de Recherche en Économie et Statistique; Inria Rennes Bretagne Atlantique. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073877v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.4.1 – Application scenarii and Design of infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMEDIA: Separating Scaramouche from Harlequin to Accurately Estimate Items Frequency in Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch -metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Peer Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1966, 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of the Mobility on Convergence Speed of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6580, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00296584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Population and Gossip-based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6720, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist: A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6404, INRIA. 2007, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201637v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1756, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la proximité sémantique dans la restructuration de réseau logique pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Master de Recherche en Informatique - Spécialité Informatique et Télécommunication, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5731, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Coordination: How Self-Organisation Solves All Your Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. RESCOM summer school of research of the GDR RSD, Yenne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDCC 2015 - Fast Abstracts & Student Forum Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilir Gashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel, Ilir Gashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium on Network Computing and Applications (NCA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop on Theoretical Aspects of Dynamic Distributed Systems (TADDS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM New York, NY, USA, pp.43, 2012, ICPS, 978-1-4503-1849-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAM: Proceedings of the 1st International Workshop on Dynamicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS / CNRS, pp.22, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Busnel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur — Directeur Scientifique de l'IMT</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6908-719X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129816647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">busnel_y_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Yet2gQkAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel est actuellement Directeur Scientifique de l'Institut Mines-Télécom (IMT). Fort d'une expérience de plusieurs années au sein de l'IMT, notamment à IMT Atlantique et IMT Nord Europe, il est responsable du développement et de la mise en œuvre de la stratégie scientifique du groupe. Il est notamment impliqué dans les dynamiques inter-écoles, telles que les programmes de thèses, les doctorats IMT, et les activités des 11 communautés scientifiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Profondément attaché aux valeurs du service public, Yann Busnel a plus de 15 ans d'expérience dans la recherche et l'enseignement supérieur. De juin 2023 à septembre 2024, il a occupé le poste de Directeur de la Recherche et de l'Innovation à IMT Nord Europe, où il a dirigé l'ensemble des activités de recherche et d'innovation en lien avec les objectifs stratégiques d'IMT.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avant cela, il a passé six ans en tant que professeur à IMT Atlantique, en tant que chef de département, où il a supervisé les activités de formation et de recherche du campus de Rennes. Auparavant, il a été chef du département d'enseignement et de recherche en informatique de l'ENSAI à Rennes, où il a dirigé les activités informatiques de l’école et géré le budget du département. Plus tôt dans sa carrière, il a passé cinq ans en tant que Maître de Conférences à l'Université de Nantes dans le département d'informatique, après une année en Italie à l'Université La Sapienza à Rome.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans ses fonctions actuelles, Yann est responsable du développement et du pilotage de la stratégie scientifique du groupe, en collaboration avec les affiliés et les institutions externes concernées, et en cohérence avec la stratégie IMT 2023-2027. Il coordonne les différents programmes doctoraux et le diplôme de doctorat de cette institution. En outre, il encourage la collaboration et les initiatives communes entre les 11 communautés scientifiques transverses aux écoles du groupe. Il travaille à la visibilité du groupe dans les grands programmes de R&D, au niveau national (France 2030), européen (Horizon Europe) et international, contribuant ainsi à affirmer la position de l'Institut Mines-Télécom dans les écosystèmes académiques et économiques. Il mobilise également le Conseil scientifique pour définir et mettre en œuvre les orientations de recherche.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses thèmes de recherche sont principalement liés à la modélisation des réseaux et systèmes distribués à grande échelle, avec des compétences dans l'analyse des flux de données, la cybersécurité, les données massives sur la santé et l'intelligence artificielle. Récemment, ses domaines d'application vont de (i) la cybersécurité et la sûreté de fonctionnement à (ii) l'analyse de données médicales, dans le contexte de la pharmacovigilance ou de l'analyse de séquences génomiques, et (iii) la coordination auto-organisée de flottes de drones. Il est co-responsable du réseau national de recherche sur les systèmes et réseaux distribués (GDR RSD) et membre du GDR Sécurité. Il a publié plus de 100 articles dans des revues et des conférences internationales, évaluées par des pairs. Il a également coordonné plusieurs projets de recherche collaboratifs nationaux et internationaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes des 15es Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel and Nicolas Nisse and Franck Rousseau. Univ. Nantes, pp.130, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation et collaboration pour réseaux de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires Européennes, pp.172, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Impact of Label-flipping Attacks against Federated Learning for Collaborative Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 156, pp.104462. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2025.104462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI algorithm for predicting and optimizing trajectory of massive UAV swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Raj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.104910. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Federated Learning-based Intrusion Detection and Mitigation: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.2309-2332. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3177512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cough sound analysis using the Internet of things and deep learning for pulmonary disease prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ghalib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (10), pp.e4184. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.4184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Geometric Approach to Noisy EDM Resolution in FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (3), pp.33. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/computers10030033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistically Sampled and Spectrally Clustered Plant Species using Phenotypic Characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milind B Ratnaparkhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.e11927. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.11927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service in Large-scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (5), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2021.1939873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervised Learning model for Identifying illegal activities in Bitcoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, pp.3824-3843. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-020-02048-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028829v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilabel classification of remote sensed satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Abhishek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhav Chandane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (7), pp.e3988. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting bitcoin blockchain: Empirical Analysis of Bitcoin network (2009-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saru Kumari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.102940. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2020.102940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.121-153. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DABS-Storm: A Data-Aware Approach for Elastic Stream Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Kotto-Kombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lumineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 40, pp.58--93. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-58664-8_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Automated Detection System of Drug-Drug Interactions from Electronic Patient Records Using Big Data Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lemordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 264, pp.45-49. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/SHTI190180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting file downloading time in cellular network: Large-Scale analysis of machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.243-254. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight Metric Computation for Distributed Massive Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10430 (33), pp.1--39. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-55696-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1239/jap/1437658606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modeling and Trust Evaluation of Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9430), pp.33-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization Results for a Generalized Coupon Collector Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (2), pp.622-629. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jpr.2016.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25 (2), pp.478-487. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2013.101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Power of the Adversary to Solve the Node Sampling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8290, pp.102-126. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-45269-7_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Deterministic Tracking of Multiple Objects using a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00590873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Uniformity of Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (8), pp.1165-1176. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2011.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de pair à pair profite aux réseaux de capteurs très étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gossiping over storage systems is practical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Weatherspoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konrad Iwanicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ghodsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operating Systems Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 41 (5), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1317379.1317391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'information pair-à-pair pour les réseaux de capteurs larges échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre de la fondation Metivier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (2), pp.3--5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint-based Network Topology Generation for Evaluating Federated Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Assessment with New methodologies, Unified Benchmarks, and environments, of Intrusion detection and response Systems (ANUBIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288602v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning and Network Security: Foundations, Potential, and Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th IEEE International Conference on Distributed Computing Systems (ICDCS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage fédéré cherche modèles de qualité, bonne réputation exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Rencontre Francophone sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valéry-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Grammar-Driven Approach to Model and Detect APT Attack Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rebstock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FPS 2025: 18th International Symposium on Foundations &amp; Practice of Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nov 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: Highlighting the Limits of Federated Learning in Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024: IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast : Détermination efficace de coordonnées sur un réseau à grande échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoRes 2024: 9èmes Rencontres Francophones sur la Conception de Protocoles, l'Évaluation de Performance et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saint-Briac-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RADAR: Model Quality Assessment for Reputation-aware Collaborative Federated Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2024: 43rd International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Charlotte (NC), United States. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS64841.2024.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security for Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCSW 2024: IEEE 44th International Conference on Distributed Computing Systems Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2024, Jersey City, NJ, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCSW63686.2024.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Analysis of Label-flipping Attacks against Federated Learning in Collaborative Intrusion Detection Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3664476.3670434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fuzzy reputation system for Radio Access Network sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2024: 22nd International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA61908.2024.00019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial: Federated Learning × Security in Network Managements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Network of the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE ComSoc, Oct 2023, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Strategies for Adversarial Mitigation in Federated Learning-based Intrusion Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Lechevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2023 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de plan de vol de drones autonomes pour une recharge rapide de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Cargese, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FTM-Broadcast: Efficient Network-wide Ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023: 13th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning as enabler for Collaborative Security between not Fully-Trusting Distributed Parties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Costé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;ESAR 2022 - 29th Computer &amp; Electronics Security Application Rendezvous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Rennes, France. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Optimization for Fast Sensor Energy Replenishment using UAVs as RF sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Dias da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM 2022 - IEEE Global Communications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Rio de Janeiro / Hybrid, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated security approaches for IT and OT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lavaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Oliver Pahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Autrel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSLR 2021 - Journée thématique du GT sur la Sécurité des Systèmes, Logiciels et Réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, online, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranging and Location attacks on 802.11 FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2021: IEEE 32nd Annual International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC50174.2021.9569340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-localisation en intérieur à l'aide de mesures FTM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2021 – 6ème Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, La Rochelle, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cube Sampled K-Prototype Clustering for Featured Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seemandhar Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aditya A Shastri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapil Ahuja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Pratap Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2021: IEEE 18th India Council International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Guwahati, India. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON52576.2021.9691727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing FTM ranging and location attack exposure with crowd-wisdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2021: 9th International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lloret de Mar, Spain. pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Electricity Production from Photovoltaic Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamsi Bulusu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2020 : 7th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA, ou l'art de coordonner une flotte de drone sans leader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution compacte aux requêtes d'appartenance sur des flux de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2020 – 22èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attack-tolerant Unequal Probability Sampling Methods over Sliding Window for Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCDA 2020 : 4th International Conference on Compute and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, San Jose, United States. pp.72-78, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3388142.3388162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor Self-location with FTM Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Montavont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Hrasko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiMob 2020 - 16th International Conference on Wireless and Mobile Computing, Networking and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Thessaloniki (virtual ), Greece. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiMob50308.2020.9253395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KYC As A Service (KASE) - A Blockchain Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hrishikesh Suslade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Prabhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeet Saluja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MoSICom 2020 : International Conference on Modelling, Simulation &amp; Intelligent Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dubai, United Arab Emirates. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain Analysis Tool For Monitoring Coin Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Framewala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarvesh Harale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BAT 2020: Second International Workshop on Blockchain Applications and Theory in conjunction with SDS 2020: Seventh International Conference on Software Defined Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Paris, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SDS49854.2020.9143908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Illicit Entities in Bitcoin using Supervised Learning of Ensemble Decision Trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranav Nerurkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunjal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Bhirud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICICM 2020 : 10th International Conference on Information Communication and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Paris, France. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3418981.3418984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art d'extraire des éléments du top-k en temps réel sur des fenêtres glissantes réparties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2019 - 21èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Saint Laurent de la Cabrerisse, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized UAV-based Supervision and Connectivity: Challenges and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 - 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized Disaster Management System by Distributed Deployment of Connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT-DM 2019 - 6th International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT-DM47966.2019.9032964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Cost-effective and Lightweight Membership Assessment for Large-scale Data Stream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Gillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2019 : 18th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Cambridge, Massachussets, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2019.8935048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FileShare: A Blockchain and IPFS framework for Secure File Sharing and Data Provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreya Khatal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jayant Rane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiren Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMLCI 2019 : International Conference on Machine Learning and Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Bhubaneswar, Kantabada, India. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding Top-k Most Frequent Items in Distributed Streams in the Time-Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - 48th Annual IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W.2018.00030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01839930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Fly Detection of the Top-k Items in the Distributed Sliding Window Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile Cazacu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2018 - 17th IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Nov 2018, Boston, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2018.8548097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Délestage avisé dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing health big data for research - A design by use cases: the INSHARE platform approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouzillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Westerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalel Bouslimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEDINFO 2017 : 16th World Congress on Medical and Health Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-830-3-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FlinkMan : Anomaly Detection in Manufacturing Equipment with Apache Flink : Grand Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Riveei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avigdor Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEBS '17 : 11th ACM International Conference on Distributed and Event-based Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Barcelone, Spain. pp.274-279 </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3093742.3095099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01644417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement dynamique pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupement de clés efficace pour un équilibrage de charge quasi-optimal dans les systèmes de traitement de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifier des icebergs parmi des flux de données distribués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Samba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dooze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311158v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-aware shedding in stream processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ACM International Conference on Distributed and Event-based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Irvine, United States. pp.61 - 68, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2933267.2933311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems Research Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IFIP/USENIX Middleware 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM/IFIP/USENIX, Dec 2016, Trento, Italy. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2988336.2988347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumer efficacement des flux de données massifs en fenêtre glissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2016 - 18èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01303882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reputation for Inter-Domain QoS Routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lajoie-Mazenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Texier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Boston, United States. pp.142-146, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Frequency of Data Items in Massive Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 4th Symposium on Network Cloud Computing and Applications (NCCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany. pp.9, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ncca.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Symposium on Reliable Distributed Systems (SRDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada. pp.10, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2015.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer la corrélation à la volée entre flux massifs est possible avec très peu de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Key Grouping for Near-Optimal Load Balancing in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th ACM International Conference on Distributed Event-Based Systems (DEBS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Oslo, Norway. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2675743.2771827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cambrige, United States. pp.151 - 158, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2015.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2015, Cambridge, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/nca.2015.35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviation Estimation between Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Dependable Computing Conference (EDCC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Newcastle, United Kingdom. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDCC.2014.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IEEE International Conference on Telecommunications (ICT 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lisboa, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity with Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.48-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le-Bois-Plage-en-Ré, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Characterization in Large Scale Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Ludinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service d'échantillonage uniforme résiliant aux comportments malveillants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, France. pp.1--4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Symposium on Network Computing and Applications (IEEE NCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Boston, United States. pp.11, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NCA.2013.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Evaluation of a System for an Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustBus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00853679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Node Sampling Service Robust against Collusions of Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinventing Mobile Community Computing and Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuno Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Holzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Ubiquitous Computing and Communications (IEEE IUCC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.1450-1457, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TrustCom.2013.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: Bridging the Gap between Digital and Social Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Database and Expert Systems Applications (DEXA 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienna, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725098v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth European Dependable Computing Conference (EDCC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Sibiu, Romania. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Information Divergence Estimation over Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Symposium on Network Computing and Applications (IEEE NCA12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Cambridge, MA, United States. pp.Number 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust Approach Based on User's Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Ile de Groix, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: détection automatique d'attaques par divergence d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, La Grande Motte, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Node Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st International Workshop on Algorithms and Models for Distributed Event Processing (AlMoDEP '11) collocated with the 25th International Symposium on Distributed Computing (DISC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00617866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Loges en Josas, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Protection de la Vie Privée / Géolocalisation et Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Soreze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SocioPath: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bases de Données Avancées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniformité d'un échantillonnage épidémique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform and Ergodic Sampling in Unstructured Peer-to-Peer Systems with Malicious Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference On Principles Of Distributed Systems (OPODIS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tozeur, Tunisia. pp.64--78, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17653-1_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Computation of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 17th IEEE International Conference on Telecommunications - Ad-hoc and Sensor Communications track (ICT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Doha, Qatar. pp.100-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust your Social Network According to Satisfaction, Reputation and Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Workshop on Reliability, Availability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Zurich, Swaziland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rumeurs, populations et communautés : équivalence uniquement sociologique ? Protocole de population versus protocoles épidemiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belle Dune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00475746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Gossip and populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Structural Information and Communication Complexity (SIROCCO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Piran, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00437857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAROES: Fairness And Reliability using Overlay Expenseless Set-out for duty-cycle optimization in WSN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Bonomi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Prakash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22th ISCA International Conference on Parallel and Distributed Computing and Communication Systems (PDCCS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Louisville, KY, United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Characterization of Uniform Peer Sampling based on View Shuffling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Beraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd IEEE Workshop on Reliability, Availability and Security (WRAS '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hiroshima, Japan. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOLIST : Structure multi-couche pair-à-pair à faible consommation pour les réseaux de capteurs sans-ﬁl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone sur les Systèmes d'Exploitation - 6ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Deterministic Tracking of Moving Objects with a Binary Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM/IEEE DCOSS '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Ile Santorin, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi et identification de trajectoires sur un réseau de capteurs binaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications (AlgoTel'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.65-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist or How To Look For a Needle in a Haystack? A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE WiMob '08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys 2007, Second conference of the European Chapter of ACM SIGOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Chapter of ACM SIGOPS, Mar 2007, Lisboa/Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: gossip-based code propagation for large-scale mobile wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Autonomic Computing and Communication Systems (Autonomics 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Roma, Italy. pp.11, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1365562.1365577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ProxSem: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Universal Multiservice Networks (ECUMN'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Toulouse/France, pp.62--71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM: Interest-based Proximity Measure to Improve Search Efficiency in P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSys2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven/Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROXSEM : Mesure de proximité sémantique pour les systèmes de partage de fichiers pair-{à}-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Conférence Française en Systèmes d'Exploitation (CFSE'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM-SIGOPS France, Oct 2006, Perpignan/France, pp.37--48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00135220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'aspects sémantiques dans la contruction d'un réseau pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA – IETR – LTSI, Nov 2005, Rennes, pp.435-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et traitement de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Algorithme et structure de données [cs.DS]. Ecole Normale Supérieure de Rennes; Ecole Doctorale Matisse, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'information collaboratifs et auto-organisants pour réseaux de capteurs large-échelle : &amp;quot;De la théorie à la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Rennes 1, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00365659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VESPA: Constrained target coverage by distributed deployment of connected UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Caillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coudert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria; I3S, Université Côte d'Azur; IMT Atlantique. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-Aware Shedding in Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie); Irisa; Inria Rennes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Online Scheduling for Shuffle Grouping in Distributed Stream Processing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoló Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Querzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Sapienza Università di Roma (Italie). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246701v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Summarizing Distributed Data Streams over Sliding Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes; Centre de Recherche en Économie et Statistique; Inria Rennes Bretagne Atlantique. 2015, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073877v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Global Icebergs in Distributed Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolò Rivetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Cnrs; Inria Rennes; Université de Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization results for a generalized coupon collector problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernst Schulte-Geers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Rennes; Cnrs. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.4.1 – Application scenarii and Design of infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] LINA-University of Nantes. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing can compare with a population, besides agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoMMEDIA: Separating Scaramouche from Harlequin to Accurately Estimate Items Frequency in Distributed Data Streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch -metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch *-metric: Comparing Data Streams via Sketching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the Adversarial Power in Uniform and Ergodic Peer Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI-1966, 2011, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00564293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOCIOPATH: In Whom You Trust?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Biazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LINA-University of Nantes. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608435v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnKLe: Detecting Attacks in Large Scale Systems via Information Divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of the Mobility on Convergence Speed of Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6580, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00296584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Gap between Population and Gossip-based Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6720, INRIA. 2008, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GCP: Gossip-based Code Propagation for Large-scale Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6251, INRIA. 2007, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00165232v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solist: A Lightweight Multi-Overlay Structure for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6404, INRIA. 2007, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00201637v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1756, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la proximité sémantique dans la restructuration de réseau logique pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Master de Recherche en Informatique - Spécialité Informatique et Télécommunication, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating File Popularity and Peer Generosity in Proximity Measure for Semantic-based Overlays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5731, INRIA. 2005, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des modèles de flux de données à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-tolerant Uniform Node Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting with Population Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mocquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aspnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New results on a generalized coupon collector problem using Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sericola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-Based Trust Model for Evaluating Trust Using Subjective Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Alhadad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Serrano-Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone Fleet Coordination: How Self-Organisation Solves All Your Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. RESCOM summer school of research of the GDR RSD, Yenne, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDCC 2015 - Fast Abstracts & Student Forum Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilir Gashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel, Ilir Gashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Tenth European Dependable Computing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14th IEEE International Symposium on Network Computing and Applications (NCA 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Busnel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Network Computing and Applications (NCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 IEEE 14th International Symposium on Network Computing and Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Workshop on Theoretical Aspects of Dynamic Distributed Systems (TADDS 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ACM New York, NY, USA, pp.43, 2012, ICPS, 978-1-4503-1849-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAM: Proceedings of the 1st International Workshop on Dynamicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lélia Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Busnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS / CNRS, pp.22, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63BADAFC"/>
+    <w:nsid w:val="91B37538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129816647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/busnel_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Ahuja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03035289v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghalib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4184" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03289961v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Shastri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind B Ratnaparkhe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11927" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Chandane" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3988" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03115253v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8_3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190180" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sericola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1437658606" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.101" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687435v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beraldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2011.01.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Weatherspoon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Iwanicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghodsi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317379.1317391" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515281v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemandhar Jain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Pratap Singh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON52576.2021.9691727" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02456880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Till&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388142.3388162" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02441672v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Suslade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rane" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Prabhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Saluja" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_76" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02750844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Framewala" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Harale" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khatal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS49854.2020.9143908" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02118367v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cazacu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935048" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02451022v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Patel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_79" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01839930v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00030" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888298v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548097" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519427v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644417v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Riveei" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095099" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413212v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933311" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194529v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ncca.2015.19" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147072v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535693v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.46" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998700v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.27" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926685v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2013.11" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cruz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holzer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.175" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677077v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725097v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688352v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617866v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475754v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554219v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_5" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480988v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475746v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480992v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338130v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338129v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135231v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001249v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135220v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01952029v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073877v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933010v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847764v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764772v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721211v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653240v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00296584v2" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201637v3" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000502v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001071v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070287v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634363v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03917588v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534171v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Gashi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534166v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7371416" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788158v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725096v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6908-719X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129816647" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/busnel_y_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Yet2gQkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00931481v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lavaur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2025.104462" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Raj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapil Ahuja" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104910" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Oliver Pahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3177512" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03035289v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Kumar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Abhishek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ghalib" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Nerurkar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunjal Shah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.4184" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03167978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Ludinard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Hrasko" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers10030033" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03289961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aditya A Shastri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milind B Ratnaparkhe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.11927" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265593v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sericola" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2021.1939873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03028829v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Bhirud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiren Patel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-020-02048-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar Singh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Chandane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3988" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03030340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saru Kumari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2020.102940" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03115253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Rivetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Querzoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951682v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lumineau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamarre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Rivetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-58664-8_3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02280252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Morival" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Westerlynck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lemordant" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190180" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634353v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sericola" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/jap/1437658606" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Alhadad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Serrano-Alvarado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01397403v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Schulte-Geers" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2016.27" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-45269-7_5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00590873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Beraldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2011.01.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153901v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338127v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Weatherspoon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Iwanicki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ghodsi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1317379.1317391" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288602v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288649v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lechevalier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rebstock" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00135" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569538v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS64841.2024.00030" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606894v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW63686.2024.00008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670434" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846409v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA61908.2024.00019" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217922v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275272v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dias da Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Caillouet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184961v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332504" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03831515v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cost&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03767913v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001604" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03528355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03265600v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC50174.2021.9569340" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220746v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seemandhar Jain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Pratap Singh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON52576.2021.9691727" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03515297v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02749906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Bulusu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02796530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02456880v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Till&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3388142.3388162" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034281v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMob50308.2020.9253395" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02441672v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hrishikesh Suslade" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayant Rane" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Prabhu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeet Saluja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_76" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02750844v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Framewala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvesh Harale" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreya Khatal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS49854.2020.9143908" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02952081v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3418981.3418984" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02118367v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cazacu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02267396v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02349396v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT-DM47966.2019.9032964" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2019.8935048" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02451022v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Patel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_79" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01839930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W.2018.00030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888298v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2018.8548097" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519427v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535703v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Defossez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalel Bouslimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-830-3-303" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644417v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Riveei" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avigdor Gal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3093742.3095099" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303887v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303873v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01413212v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2933267.2933311" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2988336.2988347" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lajoie-Mazenc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.19" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194529v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ncca.2015.19" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.19" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147072v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2675743.2771827" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535693v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2015.46" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189596v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mocquard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aspnes" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/nca.2015.35" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998702v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDCC.2014.27" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998700v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059198v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985641v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Marchand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00948135v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985631v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926685v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2013.11" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853679v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804430v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926699v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Cruz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gillet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Holzer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.175" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725098v2" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Biazzini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677077v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725097v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755038v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688352v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617866v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755055v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362325v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638753v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475754v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17653-1_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537557v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475746v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00437857v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480995v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bonomi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Prakash" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480992v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338129v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338131v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338128v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135239v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554253v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1365562.1365577" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135231v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001249v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00135220v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01952029v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00365659v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02125359v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01311970v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01246701v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073877v3" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141829v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141577v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168810v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933010v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847764v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764772v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721211v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564293v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608435v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653240v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00296584v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165232v2" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201637v3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000502v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001071v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070287v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03034373v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634363v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170575v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005333v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871138v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03917588v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilir Gashi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534166v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ieeexplore.ieee.org/xpl/mostRecentIssue.jsp?punumber=7371416" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788158v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;lia Blin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725096v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>