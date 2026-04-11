--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1000,447 +1000,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretisch arbeiten in den zeitgenössischen frankophonen Geographien</w:t>
+                <w:t xml:space="preserve">Ce que l’anthropocène fait (faire). La dimension po(ï)étique du grand récit anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25162/gz-2024-0012⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12xcp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04744368v1</w:t>
+                <w:t xml:space="preserve">halshs-04837992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Chauffert</w:t>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hessek Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04659581v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04484721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Morange</w:t>
+                <w:t xml:space="preserve">Theoretisch arbeiten in den zeitgenössischen frankophonen Geographien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Hessek Rose</w:t>
+                <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (3-4), pp.179-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25162/gz-2024-0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04484721v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04744368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Morange</w:t>
+                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Chauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, https://journals.openedition.org/insitu/41855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/122pg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581402v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04659581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatialités scéniques, dramaturgie et scénographie : vers un récit spatial(isé) ?</w:t>
               </w:r>
@@ -1502,105 +1463,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’anthropocène fait (faire). La dimension po(ï)étique du grand récit anthropocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69, </w:t>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12xcp⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04837992v1</w:t>
+                <w:t xml:space="preserve">hal-04581402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif, récit et spatialité. Le motif du tokonoma dans l’œuvre du plasticien Alexandre-Takuya Katô</w:t>
               </w:r>
@@ -2052,1029 +2052,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01150202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
+                <w:t xml:space="preserve">How to do narratives with maps ? Cartography as a performative act in Gulliver’s Travels and Through the Looking-Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Volvey</w:t>
+                <w:t xml:space="preserve">Emmanuelle Peraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 89-90</w:t>
+              <w:t xml:space="preserve">Reconstruction: Studies in Contemporary Culture Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439978v1</w:t>
+                <w:t xml:space="preserve">hal-01876058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439969v1</w:t>
+                <w:t xml:space="preserve">hal-04439978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
+              <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01174789v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to do narratives with maps ? Cartography as a performative act in Gulliver’s Travels and Through the Looking-Glass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Peraldo</w:t>
+                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconstruction: Studies in Contemporary Culture Issue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876058v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01174789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies critiques &amp;quot;à la française&amp;quot; ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Géographies critiques : &amp;quot;à la française&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Calbérac</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, géographies critiques, 4, http://www.carnetsdegeographes.org/archives/sommaire_04.php</w:t>
+              <w:t xml:space="preserve">, 2012, 4 "Géographies critiques", http://www.carnetsdegeographes.org/carnets_debats/debat_04_01_Morange_Calberac.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01471794v1</w:t>
+                <w:t xml:space="preserve">halshs-00733153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies critiques : &amp;quot;à la française&amp;quot; ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Ce qui m'intéresse dans ma démarche, c'est moins le cadre que les gens &amp;quot;. Entretien avec Renée Rochefort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 "Géographies critiques", http://www.carnetsdegeographes.org/carnets_debats/debat_04_01_Morange_Calberac.php</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (3-4), pp.283-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733153v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce qui m'intéresse dans ma démarche, c'est moins le cadre que les gens &amp;quot;. Entretien avec Renée Rochefort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calberac</w:t>
+                <w:t xml:space="preserve">Géographies critiques &amp;quot;à la française&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 87 (3-4), pp.283-291</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, géographies critiques, 4, http://www.carnetsdegeographes.org/archives/sommaire_04.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00821048v1</w:t>
+                <w:t xml:space="preserve">halshs-01471794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Volvey</w:t>
+                <w:t xml:space="preserve">Retour sur un parcours de recherches. Entretien avec Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°4 "Géographies critiques", http://www.carnetsdegeographes.org/carnets_debats/debat_04_03_Bret.php. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00770467v1</w:t>
+                <w:t xml:space="preserve">halshs-00733181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un parcours de recherches. Entretien avec Bernard Bret</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n°4 "Géographies critiques", http://www.carnetsdegeographes.org/carnets_debats/debat_04_03_Bret.php. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00733181v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00770467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain, &amp;quot; une manière de vivre et de regarder le monde et les gens &amp;quot;. Entretien avec Pierre Gentelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Le terrain des géographes est-il un terrain géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, http://carnetsdegeographes.org/carnets_terrain/terrain_02_01_Calberac.php. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00622549v1</w:t>
+                <w:t xml:space="preserve">halshs-00591296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Should Geographers Lost In The Field Read Roland Barthes?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Le terrain, &amp;quot; une manière de vivre et de regarder le monde et les gens &amp;quot;. Entretien avec Pierre Gentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (1), pp.95-106</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (septembre 2011), pp.102 - 119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566337v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00622549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain des géographes est-il un terrain géographique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Why Should Geographers Lost In The Field Read Roland Barthes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.95-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.2783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00591296v1</w:t>
+                <w:t xml:space="preserve">halshs-00566337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'approche spatiale comme moyen de compréhension et d'action sur les sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3121,51 +3121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain des géographes, entre tradition disciplinaire et légitimation du chercheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'ADES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, p. 19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3190,51 +3190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insoutenable durabilité de nos pratiques scientifiques ? Quand le développement durable interroge les sciences sociales et la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité et environnement. Recherches débats actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, p. 108-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrain d'affrontement : la relecture d'une controverse scientifique (1902 – 1922)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84 (2007-4), p. 429-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le géographe face à son objet. Distanciation et méthode à travers l'exemple d'un terrain urbain frontalier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bioteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographica Timisiensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vol. XIV, pp. 55 à 73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3410,51 +3410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace du camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, n°1 "Système concentrationnaire", en ligne : http://traces.revues.org/index4126.html. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3721,204 +3721,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace, « la plus obsédante des métaphores » Enjeux épistémologiques, réflexifs et politiques de la métaphore spatiale à l'heure du tournant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2018 - Espaces citoyens, sciences de l'espace et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01861433v1</w:t>
+                <w:t xml:space="preserve">halshs-02937208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace, « la plus obsédante des métaphores » Enjeux épistémologiques, réflexifs et politiques de la métaphore spatiale à l'heure du tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Géopoint 2018 - Espaces citoyens, sciences de l'espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02937208v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01861433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans d’espace dans les sciences sociales</w:t>
               </w:r>
@@ -3973,51 +3973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits ruisseaux font les grandes montagnes. Une géographie en devenir : la preuve par le texte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reclus et nos géographies : textes et prétextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lyon, France. p. 173 à 182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4042,64 +4042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativité à la carte. La cartographie comme modalité du discours dans Gulliver's Travels et Through the Looking-Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Comment cartographier les récits documentaires et fictionnels ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4124,51 +4124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel sujet pour la géographie ? Faire tenir ensemble le texte et le terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatialités et modernités : lieux, milieux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,51 +4193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Dynamics and Urban Sustainability: an Impossible Marriage or a Marriage of Convenience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for the Study of Urban Dynamics, Kick Off Conference: “Urban Dynamics vs Urban Sustainability”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4275,51 +4275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire d'un fonds documentaire un patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les archives audio-visuelles. Politiques et pratiques archivistiques dans la société de l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Louvain-la-Neuve, Belgique. pp.201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,51 +4344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et réforme foncière dans les forêts roumaines de Bucovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et réforme foncière dans les forêts roumaines de Bucovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Poitiers, France. p. 102-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,90 +4445,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,90 +4553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4788,51 +4788,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J'égo-géographie...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">89-90 (J'égo-géographie..), p. 5 à 32, 2014, Géographie et cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4850,77 +4850,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.181, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,113 +5106,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre</w:t>
+                <w:t xml:space="preserve">Tournant spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
+              <w:t xml:space="preserve">, pp.556-558, 2025, CNRS Dictionnaires, 9782271155405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407709v1</w:t>
+                <w:t xml:space="preserve">hal-05407650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post(-)</w:t>
               </w:r>
@@ -5278,113 +5278,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'horizon comme partition dans Rhythm de Mié Coquempot et Jérôme Andrieu</w:t>
+                <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Coulon; Céline Flécheux; Benjamin Thomas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l’écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mimésis, 2025, 9788869764660</w:t>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05113251v1</w:t>
+                <w:t xml:space="preserve">hal-05407709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace, point irréductible du spectacle vivant</w:t>
               </w:r>
@@ -5463,272 +5463,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05188492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournant spatial</w:t>
+                <w:t xml:space="preserve">L'horizon comme partition dans Rhythm de Mié Coquempot et Jérôme Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Coulon; Céline Flécheux; Benjamin Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.556-558, 2025, CNRS Dictionnaires, 9782271155405</w:t>
+              <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, 2025, 9788869764660</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407650v1</w:t>
+                <w:t xml:space="preserve">halshs-05113251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire Monde commun, un récit théâtral pour l'anthropocène</w:t>
+                <w:t xml:space="preserve">Le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beaufils, Eliane; Perrin, Climène. </w:t>
+              <w:t xml:space="preserve">Bussi Michel; Argounès Fabrice; Drozdz Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie en scène. Théâtres politiques et politiques théâtrales</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-37924-442-1</w:t>
+              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.488-492, 2024, 978-2-213-72514-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04698140v1</w:t>
+                <w:t xml:space="preserve">halshs-04697627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre</w:t>
+                <w:t xml:space="preserve">Faire Monde commun, un récit théâtral pour l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bussi Michel; Argounès Fabrice; Drozdz Martine. </w:t>
+              <w:t xml:space="preserve">Beaufils, Eliane; Perrin, Climène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.488-492, 2024, 978-2-213-72514-7</w:t>
+              <w:t xml:space="preserve">L'écologie en scène. Théâtres politiques et politiques théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-37924-442-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04697627v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04698140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il ne s'agit pas d'écrire mes mémoires, le récit de ma vie, mais celui de ma passion pour la géographie, indissociable de mes terrains de recherche ». Préface à Parcours d'un géographe de transitions, Terrain et concepts de Michel Bruneau (L'Harmattan, 2023)</w:t>
               </w:r>
@@ -5781,289 +5781,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04288679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marienbad</w:t>
+                <w:t xml:space="preserve">Lyon presqu'île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.74-75, 2022, 9782825713020</w:t>
+              <w:t xml:space="preserve">, Georg Editeur, pp.174-175, 2022, 9782825713020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03935014v1</w:t>
+                <w:t xml:space="preserve">halshs-03934997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon presqu'île</w:t>
+                <w:t xml:space="preserve">La géographie critique et radicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
+              <w:t xml:space="preserve">Fabrice Argounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georg Editeur, pp.174-175, 2022, 9782825713020</w:t>
+              <w:t xml:space="preserve">Géographies du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.77-91, 2022, 978-2-35030-738-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03934997v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie critique et radicale.</w:t>
+                <w:t xml:space="preserve">Marienbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Argounès. </w:t>
+              <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.77-91, 2022, 978-2-35030-738-1</w:t>
+              <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.74-75, 2022, 9782825713020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576377v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03935014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Turn, tournant spatial, tournant géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6187,51 +6187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Turn, tournant spatial, tournant géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6359,51 +6359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How to do narratives with maps? Cartography as a performative act in Gulliver’s Travels and Through the Looking-Glass »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Peraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6600,51 +6600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pérennité et invariants dans la construction des savoirs géographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Tabeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement en environnement. Les faits, les représentations, les enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.93-107, 2009, </w:t>
@@ -6714,51 +6714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrains de géographes, géographes de terrain. Communauté et imaginaire disciplinaires au miroir des pratiques de terrain des géographes français du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : C0021478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="529665E5"/>
+    <w:nsid w:val="202D7E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>