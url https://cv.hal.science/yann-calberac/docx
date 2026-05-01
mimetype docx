--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1000,607 +1000,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05545499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’anthropocène fait (faire). La dimension po(ï)étique du grand récit anthropocène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Hessek Rose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04837992v1</w:t>
+                <w:t xml:space="preserve">halshs-04484721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Morange</w:t>
+                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Hessek Rose</w:t>
+                <w:t xml:space="preserve">Jessica Chauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, https://journals.openedition.org/insitu/41855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/122pg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04484721v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04659581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretisch arbeiten in den zeitgenössischen frankophonen Geographien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112 (3-4), pp.179-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25162/gz-2024-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04744368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
+                <w:t xml:space="preserve">Spatialités scéniques, dramaturgie et scénographie : vers un récit spatial(isé) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Chauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, https://journals.openedition.org/insitu/41855. </w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/122pg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26151/0r94-qw25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04659581v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04571646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialités scéniques, dramaturgie et scénographie : vers un récit spatial(isé) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26151/0r94-qw25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571646v1</w:t>
+                <w:t xml:space="preserve">hal-04581402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ce que l’anthropocène fait (faire). La dimension po(ï)étique du grand récit anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12xcp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581402v1</w:t>
+                <w:t xml:space="preserve">halshs-04837992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif, récit et spatialité. Le motif du tokonoma dans l’œuvre du plasticien Alexandre-Takuya Katô</w:t>
               </w:r>
@@ -1727,183 +1727,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close Reading Michel Foucault's and Yves Lacoste's Concepts of Space Through Spatial Metaphors</w:t>
+                <w:t xml:space="preserve">« Tu crois que ça suffit d’être indigné pour investir l’espace des autres ? » Pour une géographie des spatialités théâtrales : la trilogie 'Des territoires' de Baptiste Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le foucaldien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 739-740 (3), pp.80-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16995/lefou.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.739.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03245774v1</w:t>
+                <w:t xml:space="preserve">halshs-03298966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu crois que ça suffit d’être indigné pour investir l’espace des autres ? » Pour une géographie des spatialités théâtrales : la trilogie 'Des territoires' de Baptiste Amann</w:t>
+                <w:t xml:space="preserve">Close Reading Michel Foucault's and Yves Lacoste's Concepts of Space Through Spatial Metaphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 739-740 (3), pp.80-100. </w:t>
+              <w:t xml:space="preserve">Le foucaldien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.739.0080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16995/lefou.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03298966v1</w:t>
+                <w:t xml:space="preserve">halshs-03245774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textualités et spatialités. Introduction</w:t>
               </w:r>
@@ -2134,303 +2134,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
+                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89-90</w:t>
+              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439978v1</w:t>
+                <w:t xml:space="preserve">halshs-01174789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439969v1</w:t>
+                <w:t xml:space="preserve">hal-04439978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
+              <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01174789v1</w:t>
+                <w:t xml:space="preserve">hal-04439969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies critiques : &amp;quot;à la française&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2537,51 +2537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies critiques &amp;quot;à la française&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2736,51 +2736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,243 +2808,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00770467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain des géographes est-il un terrain géographique ?</w:t>
+                <w:t xml:space="preserve">Le terrain, &amp;quot; une manière de vivre et de regarder le monde et les gens &amp;quot;. Entretien avec Pierre Gentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (septembre 2011), pp.102 - 119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00591296v1</w:t>
+                <w:t xml:space="preserve">halshs-00622549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le terrain, &amp;quot; une manière de vivre et de regarder le monde et les gens &amp;quot;. Entretien avec Pierre Gentelle</w:t>
+                <w:t xml:space="preserve">Why Should Geographers Lost In The Field Read Roland Barthes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 75 (septembre 2011), pp.102 - 119</w:t>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (1), pp.95-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00622549v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Should Geographers Lost In The Field Read Roland Barthes?</w:t>
+                <w:t xml:space="preserve">Le terrain des géographes est-il un terrain géographique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, http://carnetsdegeographes.org/carnets_terrain/terrain_02_01_Calberac.php. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.2783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566337v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00591296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L'approche spatiale comme moyen de compréhension et d'action sur les sociétés</w:t>
               </w:r>
@@ -4187,178 +4187,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00632828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban Dynamics and Urban Sustainability: an Impossible Marriage or a Marriage of Convenience?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire d'un fonds documentaire un patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Center for the Study of Urban Dynamics, Kick Off Conference: “Urban Dynamics vs Urban Sustainability”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Les archives audio-visuelles. Politiques et pratiques archivistiques dans la société de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Louvain-la-Neuve, Belgique. pp.201-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00387239v1</w:t>
+                <w:t xml:space="preserve">halshs-00387241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire d'un fonds documentaire un patrimoine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban Dynamics and Urban Sustainability: an Impossible Marriage or a Marriage of Convenience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les archives audio-visuelles. Politiques et pratiques archivistiques dans la société de l'information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Louvain-la-Neuve, Belgique. pp.201-210</w:t>
+              <w:t xml:space="preserve">Center for the Study of Urban Dynamics, Kick Off Conference: “Urban Dynamics vs Urban Sustainability”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00387241v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00387239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et réforme foncière dans les forêts roumaines de Bucovine</w:t>
               </w:r>
@@ -4876,51 +4876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.181, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,113 +5106,113 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournant spatial</w:t>
+                <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.556-558, 2025, CNRS Dictionnaires, 9782271155405</w:t>
+              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407650v1</w:t>
+                <w:t xml:space="preserve">hal-05407709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post(-)</w:t>
               </w:r>
@@ -5278,457 +5278,457 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'espace, point irréductible du spectacle vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Bellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
+              <w:t xml:space="preserve">Romain Fohr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+              <w:t xml:space="preserve">1#Scénographies#1 Scénographies contemporaines à travers le monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entretemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.150-154, 2025, 9782355394317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407709v1</w:t>
+                <w:t xml:space="preserve">halshs-05188492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace, point irréductible du spectacle vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saskia Bellmann</w:t>
+                <w:t xml:space="preserve">L'horizon comme partition dans Rhythm de Mié Coquempot et Jérôme Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Romain Fohr. </w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Chauffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurélie Coulon; Céline Flécheux; Benjamin Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1#Scénographies#1 Scénographies contemporaines à travers le monde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l’écran</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimésis, 2025, 9788869764660</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'entretemps</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05188492v1</w:t>
+                <w:t xml:space="preserve">halshs-05113251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'horizon comme partition dans Rhythm de Mié Coquempot et Jérôme Andrieu</w:t>
+                <w:t xml:space="preserve">Tournant spatial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Aurélie Coulon; Céline Flécheux; Benjamin Thomas. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l’écran</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mimésis, 2025, 9788869764660</w:t>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.556-558, 2025, CNRS Dictionnaires, 9782271155405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05113251v1</w:t>
+                <w:t xml:space="preserve">hal-05407650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre</w:t>
+                <w:t xml:space="preserve">Faire Monde commun, un récit théâtral pour l'anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bussi Michel; Argounès Fabrice; Drozdz Martine. </w:t>
+              <w:t xml:space="preserve">Beaufils, Eliane; Perrin, Climène. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fayard, pp.488-492, 2024, 978-2-213-72514-7</w:t>
+              <w:t xml:space="preserve">L'écologie en scène. Théâtres politiques et politiques théâtrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-37924-442-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04697627v1</w:t>
+                <w:t xml:space="preserve">halshs-04698140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire Monde commun, un récit théâtral pour l'anthropocène</w:t>
+                <w:t xml:space="preserve">Le théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beaufils, Eliane; Perrin, Climène. </w:t>
+              <w:t xml:space="preserve">Bussi Michel; Argounès Fabrice; Drozdz Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écologie en scène. Théâtres politiques et politiques théâtrales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.488-492, 2024, 978-2-213-72514-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Vincennes</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04698140v1</w:t>
+                <w:t xml:space="preserve">halshs-04697627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il ne s'agit pas d'écrire mes mémoires, le récit de ma vie, mais celui de ma passion pour la géographie, indissociable de mes terrains de recherche ». Préface à Parcours d'un géographe de transitions, Terrain et concepts de Michel Bruneau (L'Harmattan, 2023)</w:t>
               </w:r>
@@ -5781,259 +5781,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04288679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon presqu'île</w:t>
+                <w:t xml:space="preserve">Marienbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Georg Editeur, pp.174-175, 2022, 9782825713020</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.74-75, 2022, 9782825713020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03934997v1</w:t>
+                <w:t xml:space="preserve">halshs-03935014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie critique et radicale.</w:t>
+                <w:t xml:space="preserve">Lyon presqu'île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Argounès. </w:t>
+              <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographies du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.77-91, 2022, 978-2-35030-738-1</w:t>
+              <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georg Editeur, pp.174-175, 2022, 9782825713020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576377v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03934997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marienbad</w:t>
+                <w:t xml:space="preserve">La géographie critique et radicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Raphaël Pieroni; Jean-François Staszak. </w:t>
+              <w:t xml:space="preserve">Fabrice Argounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes enchantées. Chansons et imaginaires urbains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographies du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.77-91, 2022, 978-2-35030-738-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Editeur</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-03935014v1</w:t>
+                <w:t xml:space="preserve">hal-03576377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Turn, tournant spatial, tournant géographique</w:t>
               </w:r>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="202D7E8D"/>
+    <w:nsid w:val="90CE3156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>