--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1121,408 +1121,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04484721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
+                <w:t xml:space="preserve">Theoretisch arbeiten in den zeitgenössischen frankophonen Geographien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Chauffert</w:t>
+                <w:t xml:space="preserve">Mélina Germes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53, https://journals.openedition.org/insitu/41855. </w:t>
+              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (3-4), pp.179-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/122pg⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25162/gz-2024-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04659581v1</w:t>
+                <w:t xml:space="preserve">halshs-04744368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretisch arbeiten in den zeitgenössischen frankophonen Geographien</w:t>
+                <w:t xml:space="preserve">La conservation et la valorisation des archives de la chorégraphe Mié Coquempot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Germes</w:t>
+                <w:t xml:space="preserve">Jessica Chauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112 (3-4), pp.179-192. </w:t>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, https://journals.openedition.org/insitu/41855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25162/gz-2024-0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/122pg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04744368v1</w:t>
+                <w:t xml:space="preserve">halshs-04659581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialités scéniques, dramaturgie et scénographie : vers un récit spatial(isé) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26151/0r94-qw25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04571646v1</w:t>
+                <w:t xml:space="preserve">hal-04581402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Babel: The Third Coming of French Critical Geographies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatialités scéniques, dramaturgie et scénographie : vers un récit spatial(isé) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23 (1), pp.62-84. </w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1110471ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26151/0r94-qw25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581402v1</w:t>
+                <w:t xml:space="preserve">halshs-04571646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’anthropocène fait (faire). La dimension po(ï)étique du grand récit anthropocène</w:t>
               </w:r>
@@ -1727,183 +1727,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03512686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Tu crois que ça suffit d’être indigné pour investir l’espace des autres ? » Pour une géographie des spatialités théâtrales : la trilogie 'Des territoires' de Baptiste Amann</w:t>
+                <w:t xml:space="preserve">Close Reading Michel Foucault's and Yves Lacoste's Concepts of Space Through Spatial Metaphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 739-740 (3), pp.80-100. </w:t>
+              <w:t xml:space="preserve">Le foucaldien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.739.0080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16995/lefou.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03298966v1</w:t>
+                <w:t xml:space="preserve">halshs-03245774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close Reading Michel Foucault's and Yves Lacoste's Concepts of Space Through Spatial Metaphors</w:t>
+                <w:t xml:space="preserve">« Tu crois que ça suffit d’être indigné pour investir l’espace des autres ? » Pour une géographie des spatialités théâtrales : la trilogie 'Des territoires' de Baptiste Amann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le foucaldien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7, </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 739-740 (3), pp.80-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16995/lefou.90⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.739.0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03245774v1</w:t>
+                <w:t xml:space="preserve">halshs-03298966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textualités et spatialités. Introduction</w:t>
               </w:r>
@@ -2134,273 +2134,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
+                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
+              <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01174789v1</w:t>
+                <w:t xml:space="preserve">hal-04439978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« CHOSE OBSCURE AVANT QU'ON LA DISE » Une lecture égo-géographique de La pensée paysagère d'Augustin Berque 'An obscure thing before it is said'. An ego-geographical reading of Augustin Berque's Thinking through landscape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Volvey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439978v1</w:t>
+                <w:t xml:space="preserve">hal-04439969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« J’ego-géographie… » (introduction)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Chose obscure avant qu'on la dise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Volvey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 89-90</w:t>
+              <w:t xml:space="preserve">, 2014, J'égo-géographie., 89-90, p. 151 à 197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439969v1</w:t>
+                <w:t xml:space="preserve">halshs-01174789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies critiques : &amp;quot;à la française&amp;quot; ?</w:t>
               </w:r>
@@ -2613,222 +2613,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur un parcours de recherches. Entretien avec Bernard Bret</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Volvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Bret</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cdg.979⟩</w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00733181v1</w:t>
+                <w:t xml:space="preserve">halshs-00770467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Volvey</w:t>
+                <w:t xml:space="preserve">Retour sur un parcours de recherches. Entretien avec Bernard Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Calberac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°4 "Géographies critiques", http://www.carnetsdegeographes.org/carnets_debats/debat_04_03_Bret.php. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cdg.979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00770467v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00733181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le terrain, &amp;quot; une manière de vivre et de regarder le monde et les gens &amp;quot;. Entretien avec Pierre Gentelle</w:t>
               </w:r>
@@ -3721,204 +3721,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'espace, « la plus obsédante des métaphores » Enjeux épistémologiques, réflexifs et politiques de la métaphore spatiale à l'heure du tournant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Géopoint 2018 - Espaces citoyens, sciences de l'espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937208v1</w:t>
+                <w:t xml:space="preserve">halshs-01861433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'espace, « la plus obsédante des métaphores » Enjeux épistémologiques, réflexifs et politiques de la métaphore spatiale à l'heure du tournant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restitution de l’atelier Sentinelles des métaphores spatiales (SMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint 2018 - Espaces citoyens, sciences de l'espace et politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque international Représenter les territoires (CIST’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du Territoires (CIST), Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01861433v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarante ans d’espace dans les sciences sociales</w:t>
               </w:r>
@@ -4445,90 +4445,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de métaphores : l’exemple d’un proceeding du CIST. Atelier - Sentinelles des métaphores spatiales - SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4553,90 +4553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de collecte d'information sur les métaphores spatiales. Atelier -Sentinelles des métaphores spatiales - SMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5106,199 +5106,199 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre</w:t>
+                <w:t xml:space="preserve">Post(-)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
+              <w:t xml:space="preserve">, pp.466-468, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407709v1</w:t>
+                <w:t xml:space="preserve">hal-05407695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post(-)</w:t>
+                <w:t xml:space="preserve">Théâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.466-468, 2025, 978-2-271-15540-5</w:t>
+              <w:t xml:space="preserve">, pp.546-547, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407695v1</w:t>
+                <w:t xml:space="preserve">hal-05407709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace, point irréductible du spectacle vivant</w:t>
               </w:r>
@@ -5396,51 +5396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'horizon comme partition dans Rhythm de Mié Coquempot et Jérôme Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Calbérac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Chauffert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Coulon; Céline Flécheux; Benjamin Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons contemporains. Ouverture, partition, profondeur d’espace dans les arts de la scène et de l’écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimésis, 2025, 9788869764660</w:t>
@@ -6875,51 +6875,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90CE3156"/>
+    <w:nsid w:val="2CE56627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7106,51 +7106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calberac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1454-7536" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088701050" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/206027465" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431781049" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crimel.hypotheses.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iufrance.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cmb.hu-berlin.de/fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spatialites.hypotheses.org/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551481v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uni-freiburg.de/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.st-andrews.ac.uk/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vu.nl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucd.ie/humanities/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uaic.ro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uni-erfurt.de" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umb.sk/en/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ucl.ac.uk/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/088701050" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/2147" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/gc/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/espacepolitique/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/cdg/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://savoirsenprisme.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744368v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25162/gz-2024-0012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659581v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Chauffert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122pg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04581402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1110471ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571646v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/0r94-qw25" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12xcp" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04441252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.032.0203" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512686v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03245774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/lefou.90" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298966v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.739.0080" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862862v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/sep.vi08.178" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01150202v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.492" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01876058v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Peraldo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174789v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733153v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471794v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733181v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00622549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591296v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.2783" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551479v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4751" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359149v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359148v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bioteau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00388748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.4126" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821976v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01861433v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937208v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03523307v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359216v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632828v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00387239v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937215v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937213v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174787v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lazzarotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;vy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lussault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/5527-carte-d-identites.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407695v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/geographie-territoires/geographies-un-dictionnaire/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05188492v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Bellmann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://entretemps.org/products/1-scenographies-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407650v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04698140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/ouvrage/lecologie-en-scene/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04697627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04288679v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03935014v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/villes-enchantees" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03934997v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576377v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03269483v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03404500v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439837v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03226754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151756v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/carte-d-identites-yann-calberac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00369784v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.37521" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/C0021478" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>