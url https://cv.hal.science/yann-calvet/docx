--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35B9E578"/>
+    <w:nsid w:val="0770DF3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>