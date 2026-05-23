--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Calvet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4405-5579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF en études cinématographiques à l'Université de Caen NormandieDirecteur de l'UFR HSSMembre du LASLAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinéastes du Diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 189 p., 2024, (Focales), Pascal Couté, 978-2-492986-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 612 p., 2023, 9782875745156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre Éléments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion - collection Arts du spectacle - Images et sons - Colloque de Cerisy. Presses universitaires du Septentrion, 328 p., 2019, (Arts du spectacle. Images et sons), 978-2-7574-2446-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, imaginaire, ésotérisme (Murnau, Dreyer, Tourneur, Lewin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 341 p., 2003, (Champs Visuels), 2-7475-507269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangez-moi...&amp;quot; le western et le cannibalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Carobolante; Philippe Ortoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image hantée. Horreur et épouvante dans le cinéma et les séries américaines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Peter Lang Verlag, pp.19-35, 2024, 978-2-87574-497-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le chemin de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Schneider; Magali Jeannin; Yann Calvet; Marie Cléren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Peter Lang, pp.15-33, 2023, (Documents pour l'Histoire des Francophonies), 978-2-87574-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique des flux (2015). Questions à sa réalisatrice, Nathalie Loubeyre, et à son producteur, Eric Jarno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Schneider; Magali Jeannin; Yann Calvet; Marie Cléren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Peter Lang, pp.275-293, 2023, (Documents pour l'histoire des francophonies. Théorie des francophonies), 978-2-87574-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Maroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écran et le miroir. Théologie et cinéma : les sources du dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, Lessius, éditions jésuites, 2020, (Donner raison), 978-2-87299-377-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Life Can Be Found Elsewhere! On Mars Attacks!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tim Burton, a cinema of transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.193-201, 2018, (Horizon anglophones. Série Profils américains), 978-2-36781-259-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le western et les mythes de l'Ouest : littérature et arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79-94, 2015, (Interférences), 978-2-7535-4263-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeint et repentir (Minuit dans le jardin du bien et du Mal, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clint Eastwood. L’épreuve du temps, 72, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos corps sans tombeaux... La spectralisation des migrants au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Exils. Mettre en scène les phénomènes migratoires en Europe depuis 2000, 19, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.2978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bruit et de fureur [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paul Thomas Anderson, 70, pp.2-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des loups... surcadrage et profondeur de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bong Joon-ho. Des chimères et des hommes, 68, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès contre Narcisse. Le Portrait de Dorian Gray (1945) d’Albert Lewin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La peinture de portrait : enjeux cinématographiques, 16, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13013-0.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abbas Kiarostami. Si loin, si proche, 62, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Christopher Nolan. Dédales., 59, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor Lonesome Cow-boy (Don't come Knocking - 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Wim Wenders. Au fil du temps, 57, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, imaginaire, ésotérisme : réflexions sur 2001 l’Odyssée de l’espace (1968) de Stanley Kubrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica Hermetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cinéma, ésotérisme et politique, 29, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter à la source : le mythe du roi pêcheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John Boorman. Le mythe et le monde, 55, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quotas quickies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Michael Powell. A la lisière du monde, 53, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Th. Dreyer : cinéaste théosophe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Croyances et sacré au cinéma, 134, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière : un mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'écran des frontières, 137, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cronenberg et la nouvelle chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les cinémas de l’horreur, 136, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Croyances et sacré au cinéma, 134, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard du mort. Dreyer, Antonioni, Kiarostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Action et contemplation, 6, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cameron. Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, 130 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Eastwood. L’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 168 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomas Anderson. Arabesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 168 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils. Mettre en scène les phénomènes migratoires en Europe depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 176 p., 2022, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong Joon-ho. Des chimères et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 168 p., 2021, 979-10-94110-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faucon. Le réel émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 144 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Kiarostami : si loin si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, 125 p., 2018, 979-10-94110-07-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François d’Assise à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 141 p., 2017, 978-2-84133-843-6. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Shyamalan, derrière les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 154 p., 2017, 979-10-94110-06-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nolan. Dédales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 141 p., 2016, 979-10-94110-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders. Au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 162 p., 2015, 979-10-94110-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boorman. Le mythe et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 148 p., 2014, 979-10-94110-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Powell. À la lisière du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 145 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fincher. Simulacre et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, 134 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel & Ethan Coen : principes d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 138 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burton. Démons et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141 p, 2010, ISSN n° 1279-6395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayao Miyazaki : l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 134 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffalo Bill, une légende américaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evolution de l'Ouest / Evolution du Western : entre classicisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Calvet; Philippe Ortoli; Penny Starfield, Jan 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les superhéros sont-ils des hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy - Les superhéros : une mythologie pour aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Chellebourg; Lauric Guillaud, Jul 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faucon, cinéaste de la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser / Exposer la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Boblet (LASLAR, université de Caen Normandie); Hélène Marche (CERREV, université de Caen Normandie); Nadine Proia-Lelouey (LPCN, université de Caen Normandie), Nov 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'était demain : réflexions sur la SF post 11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment rêver la science-fiction à présent ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle André; Daniel Tron; Aurélie Villers, Jul 2009, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le western et les mythes de l'Ouest dans la littérature et arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Menegaldo; Lauric Guillaud, Jul 2010, Cerisy la salle, France. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann Calvet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0008-4405-5579</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MCF en études cinématographiques à l'Université de Caen NormandieDirecteur de l'UFR HSSMembre du LASLAR</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cinéastes du Diable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passage(s), 189 p., 2024, (Focales), Pascal Couté, 978-2-492986-20-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Lang Verlag, 612 p., 2023, 9782875745156. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b19673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grémillon et les quatre Éléments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires du Septentrion - collection Arts du spectacle - Images et sons - Colloque de Cerisy. Presses universitaires du Septentrion, 328 p., 2019, (Arts du spectacle. Images et sons), 978-2-7574-2446-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, imaginaire, ésotérisme (Murnau, Dreyer, Tourneur, Lewin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 341 p., 2003, (Champs Visuels), 2-7475-507269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangez-moi...&amp;quot; le western et le cannibalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Baptiste Carobolante; Philippe Ortoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'image hantée. Horreur et épouvante dans le cinéma et les séries américaines contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Peter Lang Verlag, pp.19-35, 2024, 978-2-87574-497-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Le chemin de l'autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Schneider; Magali Jeannin; Yann Calvet; Marie Cléren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Peter Lang, pp.15-33, 2023, (Documents pour l'Histoire des Francophonies), 978-2-87574-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Mécanique des flux (2015). Questions à sa réalisatrice, Nathalie Loubeyre, et à son producteur, Eric Jarno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Schneider; Magali Jeannin; Yann Calvet; Marie Cléren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures contemporaines de la migration. Frontières, passages, errances, tragiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, Peter Lang, pp.275-293, 2023, (Documents pour l'histoire des francophonies. Théorie des francophonies), 978-2-87574-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Maroy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écran et le miroir. Théologie et cinéma : les sources du dialogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 76, Lessius, éditions jésuites, 2020, (Donner raison), 978-2-87299-377-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Life Can Be Found Elsewhere! On Mars Attacks!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tim Burton, a cinema of transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, pp.193-201, 2018, (Horizon anglophones. Série Profils américains), 978-2-36781-259-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans un miroir et de façon confuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirigé par Anne-Marie Baron (CinémAction n°160), Corlet, pp.174-181, 2016, 978-2-84706-647-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le western et les mythes de l'Ouest : littérature et arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79-94, 2015, (Interférences), 978-2-7535-4263-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et sacré au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirigé par Agnès Devictor et Kristian Feigelson (CinémAction n°134), Corlet, pp.27-31, 2010, 978-2-84706-312-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Th. Dreyer : cinéaste théosophe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croyances et sacré au cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dirigé par Agnès Devictor et Kristian Feigelson (CinémAction n°134), Corlet, pp.165-170, 2010, 978-2-84706-312-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puisque nul ici ne peut te garantir un lendemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse II - Le Mirail [LARA]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abbas Kiarostami. Le cinéma à l'épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous la direction de Philippe Ragel, Yellow Now, pp.41-47, 2008, 9782873402266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magie des lettres et symbolisme du livre dans le cinéma fantastique américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma en toutes lettres: jeux d'écritures à l'écran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de Nicole Cloarec, Michel Houdiard, 2007, 9-782912-673763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme de l'Ouest à son image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cinéma au miroir du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dirigé par René Prédal (CinémAction n°124), Corlet, pp.185-193, 2007, 978-2-84706-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Night Shyamalan : reconstruire l'unité du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">René Monnier; Anne Roche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du scénario</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Gaston Bachelard de Recherche sur l'Imagaire et la Rationalité - Université de Bourgogne, pp.109-117, 2006, (Figures Libres), 2-906645-55-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La persistance des mythes dans la science-fiction au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Bozetto; Gilles Menegaldo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy. Les nouvelles formes de la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bragelonne, pp.237-255, 2006, (Collection Essais), 978-2-915549-46-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeint et repentir (Minuit dans le jardin du bien et du Mal, 1997)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Clint Eastwood. L’épreuve du temps, 72, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nos corps sans tombeaux... La spectralisation des migrants au cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Exils. Mettre en scène les phénomènes migratoires en Europe depuis 2000, 19, pp.17-27. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.2978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De bruit et de fureur [Introduction]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Paul Thomas Anderson, 70, pp.2-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05024713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès contre Narcisse. Le Portrait de Dorian Gray (1945) d’Albert Lewin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La peinture de portrait : enjeux cinématographiques, 16, pp.111-125. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13013-0.p.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chiens et des loups... surcadrage et profondeur de champ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Bong Joon-ho. Des chimères et des hommes, 68, pp.22-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voile des apparences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Abbas Kiarostami. Si loin, si proche, 62, pp.46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil d'Ariane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Christopher Nolan. Dédales., 59, pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor Lonesome Cow-boy (Don't come Knocking - 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Wim Wenders. Au fil du temps, 57, pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma, imaginaire, ésotérisme : réflexions sur 2001 l’Odyssée de l’espace (1968) de Stanley Kubrick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politica Hermetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cinéma, ésotérisme et politique, 29, pp.54-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remonter à la source : le mythe du roi pêcheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, John Boorman. Le mythe et le monde, 55, pp.124-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quotas quickies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Michael Powell. A la lisière du monde, 53, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière : un mythe américain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, L'écran des frontières, 137, pp.18-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cronenberg et la nouvelle chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Les cinémas de l’horreur, 136, pp.150-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mystique du cinéma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Croyances et sacré au cinéma, 134, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Th. Dreyer : cinéaste théosophe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Croyances et sacré au cinéma, 134, pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regard du mort. Dreyer, Antonioni, Kiarostami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Action et contemplation, 6, pp.95-104. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'humain... derrière les images. The Sunchaser (1996)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Michael Cimino. Territoire et identité, 39, pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi William Blake voyage-t-il dans l'Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ailleurs et au-delà : réflexions sur le surnaturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Jacques Tourneur, une esthétique du trouble, 120, pp.244-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar G. Ulmer et la transfiguration poétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Idéologie, propagande, détournement. Le film de commande, 11, pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ironie du sort. La question du satanisme dans Rosemary's Baby et La Neuvième Porte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contre Bande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roman Polanski, 12, pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinéma et montage : une &amp;quot;logique&amp;quot; analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires de la Recherche en Communication AudioVisuelle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Le montage : états des lieux réel(s) et virtuel(s), 14, pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godard et le réenchantement du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Où en est le God-Art ?, 109, pp.46-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre économie et culture : Daniel Toscan du Plantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du producteur : entretien avec Daniel Toscan du Plantier et Margaret Ménégoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 88, pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Cameron. Paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 74, 130 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clint Eastwood. L’épreuve du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, 168 p., 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exils. Mettre en scène les phénomènes migratoires en Europe depuis 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cléren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 176 p., 2022, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.2954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Thomas Anderson. Arabesques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70, 168 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bong Joon-ho. Des chimères et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 68, 168 p., 2021, 979-10-94110-13-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faucon. Le réel émancipé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 65, 144 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Kiarostami : si loin si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Valmary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 62, 125 p., 2018, 979-10-94110-07-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. N. Shyamalan, derrière les images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 61, 154 p., 2017, 979-10-94110-06-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François d’Assise à l’écran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Poitrenaud-Lamesi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Double Jeu : Théâtre / Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, 141 p., 2017, 978-2-84133-843-6. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/doublejeu.321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Nolan. Dédales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 59, 141 p., 2016, 979-10-94110-04-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Wenders. Au fil du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57, 162 p., 2015, 979-10-94110-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Boorman. Le mythe et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55, 148 p., 2014, 979-10-94110-00-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Powell. À la lisière du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, 145 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fincher. Simulacre et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 51, 134 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel & Ethan Coen : principes d'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, 138 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Burton. Démons et merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 141 p, 2010, ISSN n° 1279-6395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayao Miyazaki : l'enfance de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éclipses - Revue de Cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, 134 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffalo Bill, une légende américaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études : Evolution de l'Ouest / Evolution du Western : entre classicisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yann Calvet; Philippe Ortoli; Penny Starfield, Jan 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les superhéros sont-ils des hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy - Les superhéros : une mythologie pour aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christian Chellebourg; Lauric Guillaud, Jul 2018, Cerisy-la-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faucon, cinéaste de la marge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser / Exposer la vulnérabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Boblet (LASLAR, université de Caen Normandie); Hélène Marche (CERREV, université de Caen Normandie); Nadine Proia-Lelouey (LPCN, université de Caen Normandie), Nov 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'était demain : réflexions sur la SF post 11 septembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment rêver la science-fiction à présent ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Danièle André; Daniel Tron; Aurélie Villers, Jul 2009, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crépuscule des mythes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le western et les mythes de l'Ouest dans la littérature et arts de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Menegaldo; Lauric Guillaud, Jul 2010, Cerisy la salle, France. pp.79-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId88"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0770DF3E"/>
+    <w:nsid w:val="C953DC67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4405-5579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937666v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024744v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017612v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2978" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024713v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640081v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140911v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140845v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790512v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790528v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068929v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Deschamps" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2954" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.321" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laut&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140733v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140777v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790525v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141024v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140986v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790517v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790519v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-calvet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-4405-5579" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451100v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cl&#233;ren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19673" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02117272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030416v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030417v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623955v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623975v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017612v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2978" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640056v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13013-0.p.0111" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140911v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140891v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01928996v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790530v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.1449" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623987v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623930v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791455v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valmary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.2954" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031327v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Deschamps" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140704v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01973579v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Laut&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Poitrenaud-Lamesi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/doublejeu.321" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140739v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140750v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140777v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790520v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790522v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790527v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790525v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02140986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02141149v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>