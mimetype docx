--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1342,165 +1342,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville comme matrice culturelle et linguistique : le développement de la communauté sourde parisienne à l’époque moderne.</w:t>
+                <w:t xml:space="preserve">Les Sourds des temps modernes face à l’audisme, une perspective historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques du XIIIe au XVIIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">DE LA PORTÉE D’UN MOT NOUVEAU : L’AUDISME Pratiques, savoirs et changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373280v1</w:t>
+                <w:t xml:space="preserve">hal-04373123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sourds des temps modernes face à l’audisme, une perspective historique</w:t>
+                <w:t xml:space="preserve">La ville comme matrice culturelle et linguistique : le développement de la communauté sourde parisienne à l’époque moderne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DE LA PORTÉE D’UN MOT NOUVEAU : L’AUDISME Pratiques, savoirs et changement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Activité historienne et appartenance urbaine en Europe et dans les mondes islamiques du XIIIe au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Université Paris 8 - Vincennes Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373123v1</w:t>
+                <w:t xml:space="preserve">hal-04373280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1814,151 +1814,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padden Carol et Humphries Tom, Deaf in America. Voices from a Culture, Cambridge, Harvard University Press, 1988 ; trad. fr., id., Être sourd aux États-Unis. Les voix d’une culture, trad. de l’angl. par Soline Vennetier, Paris, Éd. de l’EHESS, « Cas de figure », 2020,</w:t>
+                <w:t xml:space="preserve">Le concept de l’audisme en histoire sourde, quels apports ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.176-177</w:t>
+              <w:t xml:space="preserve">2021, pp.Noétomalalie Historique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668895v1</w:t>
+                <w:t xml:space="preserve">hal-03668963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de l’audisme en histoire sourde, quels apports ?</w:t>
+                <w:t xml:space="preserve">Padden Carol et Humphries Tom, Deaf in America. Voices from a Culture, Cambridge, Harvard University Press, 1988 ; trad. fr., id., Être sourd aux États-Unis. Les voix d’une culture, trad. de l’angl. par Soline Vennetier, Paris, Éd. de l’EHESS, « Cas de figure », 2020,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021, pp.Noétomalalie Historique</w:t>
+              <w:t xml:space="preserve">2021, pp.176-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03668963v1</w:t>
+                <w:t xml:space="preserve">hal-03668895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2787,151 +2787,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olaf Hassel</w:t>
+                <w:t xml:space="preserve">Les débats politiques et les sourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373118v1</w:t>
+                <w:t xml:space="preserve">hal-04373114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les débats politiques et les sourds</w:t>
+                <w:t xml:space="preserve">Olaf Hassel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373114v1</w:t>
+                <w:t xml:space="preserve">hal-04373118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'origine du noétomalalien français (ou de la LSF)</w:t>
               </w:r>
@@ -3679,51 +3679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7F31386"/>
+    <w:nsid w:val="08C7C7C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3910,51 +3910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-cantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-2270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185726550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067961ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.1.224-092017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01375969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373280v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373123v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivesetculture.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668963v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01116965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maria De Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/produtos/detalhes/36604-ferdinand-berthier-1803-1886br-erudito-professor-ativista-surdo-e-suas-contribuicoes-para-nosso-presentebr-colecao-a-historia-e-a-de-quem-conta-narrativas-de-autores-surdos-esquecidos-pela-historia-volume-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652511864.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-cantin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2747-2270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185726550" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668869v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cantin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Encrev&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomm.2022.801862" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067961ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727396v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727415v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cbmh.35.1.224-092017" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727376v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596556v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01375969v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374658v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373260v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373152v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373161v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373266v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868417v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Cantin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivesetculture.org" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668963v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668895v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01116965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Burgat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Garcia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maria De Souza" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668876v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003019664-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668985v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracrv.com.br/produtos/detalhes/36604-ferdinand-berthier-1803-1886br-erudito-professor-ativista-surdo-e-suas-contribuicoes-para-nosso-presentebr-colecao-a-historia-e-a-de-quem-conta-narrativas-de-autores-surdos-esquecidos-pela-historia-volume-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24824/978652511864.2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se L'Huillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.multilingual-matters.com/display.asp?isb=9781788923996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669060v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>