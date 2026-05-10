--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -3679,51 +3679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C7C7C8"/>
+    <w:nsid w:val="EA2C9F41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>