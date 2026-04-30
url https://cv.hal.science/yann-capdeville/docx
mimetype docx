--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -557,157 +557,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully scalable homogenization method to upscale 3-D elastic media</w:t>
+                <w:t xml:space="preserve">Refining tomography with generative neural networks trained from geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Cao</w:t>
+                <w:t xml:space="preserve">Théo Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brossier</w:t>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 238 (1), pp.72 - 90. </w:t>
+              <w:t xml:space="preserve">, 2024, 238 (3), pp.1676 - 1695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671197v1</w:t>
+                <w:t xml:space="preserve">hal-04670793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Propagation and Control in 2D and 3D Hybrid Seismic Wave Simulations for Box Tomography</w:t>
               </w:r>
@@ -804,157 +804,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining tomography with generative neural networks trained from geodynamics</w:t>
+                <w:t xml:space="preserve">A fully scalable homogenization method to upscale 3-D elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Santos</w:t>
+                <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Soulez</w:t>
+                <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanick Ricard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 238 (3), pp.1676 - 1695. </w:t>
+              <w:t xml:space="preserve">, 2024, 238 (1), pp.72 - 90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggae240⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggae132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670793v1</w:t>
+                <w:t xml:space="preserve">hal-04671197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Scattering Medium Along Slow Earthquake Fault Zones Based on New Observations of Short‐Duration Tremors</w:t>
               </w:r>
@@ -1259,352 +1259,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03779249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic non-uniqueness of the acoustic full waveform inverse problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization of seismic point and extended sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 226 (2), pp.795-802. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab134⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 226 (2), pp.1390-1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03306573v1</w:t>
+                <w:t xml:space="preserve">hal-03306581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of seismic point and extended sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab178⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306581v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mantle transition zone dynamics as revealed through seismic anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Burgos</w:t>
+                <w:t xml:space="preserve">Intrinsic non-uniqueness of the acoustic full waveform inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mocquet</w:t>
+                <w:t xml:space="preserve">David Al-Attar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 821, pp.229133. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (2), pp.795-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594722v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locating rockfalls using inter-station ratios of seismic energy at Dolomieu crater, Piton de la Fournaise volcano</w:t>
               </w:r>
@@ -1718,382 +1718,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale seismic imaging with inverse homogenization</w:t>
+                <w:t xml:space="preserve">Quantifying Intrinsic and Extrinsic Contributions to Radial Anisotropy in Tomographic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Hedjazian</w:t>
+                <w:t xml:space="preserve">John Keith Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Capdeville</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Navid Hedjazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanick Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggab121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021jb022322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03295979v2</w:t>
+                <w:t xml:space="preserve">hal-03404606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing the CFL stability criterion of the explicit time-domain very high degree spectral-element method with eigenvalue perturbation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 86 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1190/geo2020-0623.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03306824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Intrinsic and Extrinsic Contributions to Radial Anisotropy in Tomographic Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale seismic imaging with inverse homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Hedjazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Keith Magali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bodin</w:t>
+                <w:t xml:space="preserve">Y Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navid Hedjazian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (1), pp.676-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021jb022322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggab121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404606v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock Deformation Monitoring Using Monte Carlo Waveform Inversion</w:t>
               </w:r>
@@ -2454,265 +2454,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining landslide characteristics with Bayesian inversion of field and seismic data</w:t>
+                <w:t xml:space="preserve">Correcting wavefield gradients for the effects of local small-scale heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moretti</w:t>
+                <w:t xml:space="preserve">Sneha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mangeney</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heiner Igel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 221 (2), pp.1341 - 1348. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa056⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 220 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggz479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639361v2</w:t>
+                <w:t xml:space="preserve">hal-02391938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting wavefield gradients for the effects of local small-scale heterogeneities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining landslide characteristics with Bayesian inversion of field and seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sneha Singh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heiner Igel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 220 (2), </w:t>
+              <w:t xml:space="preserve">, 2020, 221 (2), pp.1341 - 1348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggz479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391938v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of physical properties of a sea dike using multichannel analysis of surface waves and 3D forward modeling</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic full waveform inversion based on the homogenization method: theoretical framework and 2-D numerical illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 213 (2), pp.1093-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3127,64 +3127,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying seismic anisotropy induced by small-scale chemical heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanick Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3480,1052 +3480,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized moment tensor and the effect of near-field heterogeneities on nonisotropic radiation in nuclear explosion</w:t>
+                <w:t xml:space="preserve">Anomalously low amplitude of S waves produced by the 3D structures in the lower mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Burgos</w:t>
+                <w:t xml:space="preserve">Akiko To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Guillot</w:t>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (6), pp.4366-4389. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 256, pp.26-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546063v1</w:t>
+                <w:t xml:space="preserve">hal-02546046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalously low amplitude of S waves produced by the 3D structures in the lower mantle</w:t>
+                <w:t xml:space="preserve">Homogenized moment tensor and the effect of near-field heterogeneities on nonisotropic radiation in nuclear explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko To</w:t>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+                <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 256, pp.26-36. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (6), pp.4366-4389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546046v1</w:t>
+                <w:t xml:space="preserve">hal-02546063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier homogenization for elastic wave propagation in complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gualtieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Farra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (9), pp.6241-6262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275464v1</w:t>
+                <w:t xml:space="preserve">insu-01400239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual homogenization for elastic wave propagation in complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismic evidence for an Iceland thermo-chemical plume in the Earth's lowermost mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumei He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianxing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cance</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu452⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545936v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shaping factors of the secondary microseismic wavefield</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residual homogenization for elastic wave propagation in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cance</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 200 (2), pp.986-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu452⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01400239v1</w:t>
+                <w:t xml:space="preserve">hal-02545936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic evidence for an Iceland thermo-chemical plume in the Earth's lowermost mantle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast Fourier homogenization for elastic wave propagation in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Liang Zhao</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 417, pp.19-27. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.170-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546013v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the mount Meager landslide constrained by its force history derived from seismic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Mangeney</w:t>
+                <w:t xml:space="preserve">Validity of the acoustic approximation for elastic waves in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011426⟩</w:t>
+              <w:t xml:space="preserve">Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.T161-T173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/geo2014-0397.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146179v1</w:t>
+                <w:t xml:space="preserve">hal-02546040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the acoustic approximation for elastic waves in heterogeneous media</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Model Space Exploration for Determining Landslide Source History from Long-Period Seismic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mangeney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroo Kanamori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 80 (4), pp.T161-T173. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 172 (2), pp.389 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1190/geo2014-0397.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-014-0852-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546040v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Space Exploration for Determining Landslide Source History from Long-Period Seismic Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of the mount Meager landslide constrained by its force history derived from seismic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moretti</w:t>
+                <w:t xml:space="preserve">Kate Allstadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroo Kanamori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (4), pp.2579-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-014-0852-5⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399082v1</w:t>
+                <w:t xml:space="preserve">hal-01146179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical implementation of time-reversal mirrors for tomographic imaging</w:t>
               </w:r>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196 (3), pp.1580-1599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4641,64 +4641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the ocean site effect on seismic noise body waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gualtieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Farra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4762,51 +4762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceanic lithosphere-asthenosphere boundary from surface wave dispersion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1079-1093. </w:t>
@@ -4902,290 +4902,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01391672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus extrinsic seismic anisotropy: The radial anisotropy in reference Earth models</w:t>
+                <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nian Wang</w:t>
+                <w:t xml:space="preserve">A. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">E. Saygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Fichtner</w:t>
+                <w:t xml:space="preserve">T. Taymaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50873⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 373, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01399943v1</w:t>
+                <w:t xml:space="preserve">hal-01301165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intrinsic versus extrinsic seismic anisotropy: The radial anisotropy in reference Earth models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Taymaz</w:t>
+                <w:t xml:space="preserve">Nian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Cupillard</w:t>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.04.027⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (16), pp.4284-4288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01301165v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01399943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-periodic two scale asymptotic method to take account of rough topographies for 2D elastic wave propagation</w:t>
               </w:r>
@@ -5262,103 +5262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale full waveform inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Trampert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Saygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taymaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (1), pp.534-556. </w:t>
@@ -5409,77 +5409,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual homogenization for seismic forward and inverse problems in layered media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 194 (1), pp.470-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,90 +5647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the mount Steller landslide flow history and of the generated long period seismic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mangeney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Stutzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Huggel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5915,51 +5915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D non-periodic homogenization of the elastic wave equation: SH case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6032,51 +6032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2-D non-periodic homogenization to upscale elastic media for P-SV waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6227,51 +6227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1-D non-periodic homogenization for the seismic wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6344,51 +6344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark A Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann P Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 177, pp.161 - 178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6448,51 +6448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilong Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Boschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,334 +6546,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01400653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of long period seismograms in a 3-D earth using normal mode based approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
+                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark P Panning</w:t>
+                <w:t xml:space="preserve">Valerie Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuancheng Gung</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergei Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 175 (2), pp.520 - 536. </w:t>
+              <w:t xml:space="preserve">, 2008, 175 (2), pp.598-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03914.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01400606v1</w:t>
+                <w:t xml:space="preserve">insu-01400819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPICE benchmark for global tomographic methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
+                <w:t xml:space="preserve">On the computation of long period seismograms in a 3-D earth using normal mode based approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Maupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Mark P Panning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Lebedev</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuancheng Gung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 175 (2), pp.598-616. </w:t>
+              <w:t xml:space="preserve">, 2008, 175 (2), pp.520 - 536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03904.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2008.03914.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01400819v1</w:t>
+                <w:t xml:space="preserve">insu-01400606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the effects of topography and crustal thickness on Martian seismograms using a coupled modal solution–spectral element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Banerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,51 +7028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shallow layer correction for Spectral Element like methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7158,51 +7158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7247,308 +7247,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00345810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-reversal imaging of seismic sources and application to the great Sumatra earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Synthetic Dataset To Benchmark Global Tomographic Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yilong Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2006GL026336⟩</w:t>
+              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87, pp.512-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006EO460004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01390090v1</w:t>
+                <w:t xml:space="preserve">insu-03603138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic Dataset To Benchmark Global Tomographic Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yilong Qin</w:t>
+                <w:t xml:space="preserve">Time-reversal imaging of seismic sources and application to the great Sumatra earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carene Larmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Tourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eos, Transactions American Geophysical Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 87, pp.512-512. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (19), pp.L19312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006EO460004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006GL026336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03603138v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01390090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient Born normal mode method to compute sensitivity kernels and synthetic seismograms in the Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 163 (2), pp.639-646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling spectral elements and modes in a spherical Earth: an extension to the &amp;quot;sandwich&amp;quot; case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7699,51 +7699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving elastodynamics in a fluid-solid heterogeneous sphere: a parallel spectral element approximation on non-conforming grids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7802,51 +7802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling the spectral element method with a modal solution for elastic wave propagation in global earth models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chaljub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,90 +7919,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new coupled spectral element and modal solution method for global seismology: A first application to the scattering induced by a plume-like anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Vilotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Montagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 29 (9), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8068,103 +8068,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully scalable 3D non-periodic homogenization method to upscale elastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sambolian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th EAGE Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9080,51 +9080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deep structure of the North Anatolian Fault Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Fichtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9199,230 +9199,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898351v1</w:t>
+                <w:t xml:space="preserve">hal-03031688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling small heterogeneities for seismic wave propagation in 3D complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to separate intrinsic and artificial anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031688v1</w:t>
+                <w:t xml:space="preserve">hal-02898351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
               </w:r>
@@ -9490,64 +9490,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Anisotropy in the Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montagner J.-P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9596,786 +9596,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00667750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques aspects de la de la propagation des on des élastiques en milieux complexes</w:t>
+                <w:t xml:space="preserve">Non-periodic homogenization of the elastic wave equation for wave propagations in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelques aspects de la de la propagation des on des élastiques en milieux complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, UFR de Mathématique, Université de Nantes, France</w:t>
+              <w:t xml:space="preserve">COMPDYN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647156v1</w:t>
+                <w:t xml:space="preserve">hal-00647167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization of the elastic wave equation for wave propagations in complex media</w:t>
+                <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPDYN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, Ecole Centrale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647167v1</w:t>
+                <w:t xml:space="preserve">hal-00647159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Paris, Ecole Centrale, France</w:t>
+              <w:t xml:space="preserve">GDR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647159v1</w:t>
+                <w:t xml:space="preserve">hal-00647168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization for elastic wave propagation in complex media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647168v1</w:t>
+                <w:t xml:space="preserve">hal-01851054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marigo J.-J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851054v1</w:t>
+                <w:t xml:space="preserve">hal-00647151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account topography rapid variations in forward modelling and inverse problems in seismology</w:t>
+                <w:t xml:space="preserve">Quelques aspects de la de la propagation des on des élastiques en milieux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marigo J.-J.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Quelques aspects de la de la propagation des on des élastiques en milieux complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, UFR de Mathématique, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647151v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
+              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647212v1</w:t>
+                <w:t xml:space="preserve">hal-00665356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-periodic homogenization for elastic waves in complex media</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global mapping of Lithosphere/Asthenosphere Boundary from surface wave tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montagner J.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Beucler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Trampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritzwoller M. H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waves 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Francisco, United States. pp.DI11A-1823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00647173v1</w:t>
+                <w:t xml:space="preserve">hal-00647212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional models of temperature and composition in the transition zone from a bayesian inversion of surface waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-periodic homogenization for elastic waves in complex media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San-Francisco, United States</w:t>
+              <w:t xml:space="preserve">Waves 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665356v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of the homogenization technique for wave propagation in 3D elastic media</w:t>
               </w:r>
@@ -10443,51 +10443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deep mantle structural heterogeneities on core-diffracted traveltimes: constraints on full-wave Born sensitivity kernel tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Beucler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10577,77 +10577,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huaiyu Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Francisco, CA, United States</w:t>
@@ -10715,64 +10715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann P Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Romanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10968,247 +10968,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Marone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahyi Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851039v1</w:t>
+                <w:t xml:space="preserve">hal-01851040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements in mode-based waveform modeling and application to Eurasian velocity structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Marone</w:t>
+                <w:t xml:space="preserve">Spectral Element Simulation of Green Functions Obtained by Correlation of Ambient Seismic Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Cupillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann P Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahyi Kim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikolai M. Shapiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851040v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomography based on the spectral element method: the stacked sources method</w:t>
               </w:r>
@@ -11334,51 +11334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cupillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Moseley and L. Krischer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 61, Elsevier, pp.217-306, 2020, </w:t>
@@ -12038,51 +12038,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89F0D581"/>
+    <w:nsid w:val="61878CED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12269,51 +12269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010176v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Mukumoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Naruse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigen Wei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Chi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306573v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Al-Attar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306581v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295979v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hedjazian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Capdeville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bodin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab121" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0623.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404606v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith Magali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jb022322" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ssu-Ting Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Katayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021873" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Mizuno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2020.2983865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391938v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz479" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pageot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0087.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012744" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546046v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko To" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.04.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545936v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cance" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu452" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546013v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumei He" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxing Wen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.028" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0397.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399943v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50873" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Phung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05619.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04050.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400606v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuancheng Gung" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03914.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Banerdt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2687(06)48007-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390090v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026336" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006EO460004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02765.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. To" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01959.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00119-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MDVN3FM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400199v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01808.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vilotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013747" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647156v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647159v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647173v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010176v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kota Mukumoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsunori Ikeda" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Naruse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v3i1.1007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670847v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith K Magali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Ledoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Merkel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Soulez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Ricard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae240" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Zhao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigen Wei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230235" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671197v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic M&#233;tivier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sambolian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggae132" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.-C. Chi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022gl101851" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022368" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Renat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cupillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac275" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab178" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03594722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Montagner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Beucler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mocquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229133" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Al-Attar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Kuehnert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vilotte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Stutzmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JF005715" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Keith Magali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Hedjazian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021jb022322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306824v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Lu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2020-0623.1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295979v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hedjazian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Capdeville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab121" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ssu-Ting Lai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuaki Fuji" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuo Katayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021873" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsunori Mizuno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cristini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2020.2983865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391938v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiner Igel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz479" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639361v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moretti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangeney" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Walter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Capdeville" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bodin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393037v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pageot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Feuvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2019.103841" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2019-0087.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850971v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy032" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010681v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046708v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alder" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debayle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx389" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548322v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx309" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zhao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huai Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2016.07.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko To" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Romanowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546063v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Burgos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012744" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gualtieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Farra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012157" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumei He" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxing Wen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.02.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545936v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu452" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275464v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2014.12.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546040v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0397.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399082v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Zhao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moretti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Kanamori" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-014-0852-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146179v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Allstadt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011426" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9JMPFD29-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01397298v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yder J. Masson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt459" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gualtieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Schimmel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu042" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01391672v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Montagner" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beucler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97C2B33FF3556969FC82B8DB5B7D7713E24E9AAC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fichtner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Saygin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taymaz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cupillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.04.027" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GD0MK3JT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399943v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nian Wang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Montagner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fichtner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50873" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780380v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggs001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301167v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trampert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt118" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396948v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt102" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Montagner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larmat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fink" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Phung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05619.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huggel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052511" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delavaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Burgos" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geatano Festa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05311.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00549622v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04688.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00490536v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04636.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04586.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538413v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04529.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Panning" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann P Capdeville" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04050.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400653v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilong Qin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Boschi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten W Becker" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.04032.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400819v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Lebedev" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03904.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400606v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Panning" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuancheng Gung" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2008.03914.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499086v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Banerdt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lognonn&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2007.12.030" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396917v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J Marigo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03462.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Marigo" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2007.03703.x" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00345810v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaljub" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vilotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2687(06)48007-9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03603138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006EO460004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01390090v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carene Larmat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Fink" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tourin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL026336" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396883v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2005.02765.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. To" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Romanowicz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01959.x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109457v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9991(03)00119-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MDVN3FM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01400199v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaljub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vilotte" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-246X.2003.01808.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vilotte" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001GL013747" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278846v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202310564" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485332v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darche" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202220126" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Darche" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602667v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272555v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875105v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201700524" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898266v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866977v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Botella" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/segam2015-5907841.1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851172v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898347v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851170v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erdinc Saygin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Trampert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay Taymaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031688v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898351v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647163v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667750v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montagner J.-P." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drilleau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647159v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647168v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851054v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marigo J.-J." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647156v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verhoeven" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647212v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritzwoller M. H." TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588840v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nissen-Meyer" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851051v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu Yuan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851046v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stehly" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900228v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851044v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851040v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panning" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Marone" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahyi Kim" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851039v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai M. Shapiro" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900134v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031441v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agph.2020.07.001" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646672v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586607v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3550192" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>