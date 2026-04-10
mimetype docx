--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -1751,546 +1751,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+                <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Dark</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation. Part 2: domain of validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Benannoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355595v1</w:t>
+                <w:t xml:space="preserve">hal-03296868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation. Part 2: domain of validity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Benannoune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296868v1</w:t>
+                <w:t xml:space="preserve">hal-03355595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of the Mechanical Properties of Commercial Sikadurs Polymers Mixture</w:t>
               </w:r>
@@ -2531,51 +2531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional finite-element simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,51 +3406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,316 +4605,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modeling at the crystal scale of the hydrogen-plasticity Interactions in bcc iron</w:t>
+                <w:t xml:space="preserve">Finite element estimation of internal stresses induced by the carburizing quenching process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+                <w:t xml:space="preserve">Salim BEN AYED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Paux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERENCE ON HYDROGEN IN MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASTM INTERNATIONAL; La Rochelle University, Jun 2025, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144815v1</w:t>
+                <w:t xml:space="preserve">hal-05289039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element estimation of internal stresses induced by the carburizing quenching process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modeling at the crystal scale of the hydrogen-plasticity Interactions in bcc iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim BEN AYED</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Daniel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">CONFERENCE ON HYDROGEN IN MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTM INTERNATIONAL; La Rochelle University, Jun 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289039v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des effets de l’hydrogène dans le Fe-alpha polycritallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5200,243 +5200,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the carburization ? quenching process in steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Domenjoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Heat Treatment 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, PRAGUE, Czech Republic</w:t>
+              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291426v1</w:t>
+                <w:t xml:space="preserve">hal-05263691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the carburization ? quenching process in steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">European Conference on Heat Treatment 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263691v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of hydrogen transport coupled with various thermomechanical loadings</w:t>
               </w:r>
@@ -5517,51 +5517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,51 +5625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,51 +5759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des couplages entre hydrogène et amas de lacunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6915,51 +6915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7021,247 +7021,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen dragging by mobile dislocations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transport d'hydrogène assisté par les champs thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Coatmeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hautem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metals and Hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t>
+              <w:t xml:space="preserve">5ème colloque de prospective de la FR-FCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche de Fusion par Confinement Magnétique (FRFCM), May 2022, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886801v1</w:t>
+                <w:t xml:space="preserve">hal-03887213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport d'hydrogène assisté par les champs thermomécaniques</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling hydrogen dragging by mobile dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque de prospective de la FR-FCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche de Fusion par Confinement Magnétique (FRFCM), May 2022, Montauban, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metals and Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887213v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03886801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par Éléments Finis des interactions entre diffusion-piégeage de l'hydrogène et champs mécaniques</w:t>
               </w:r>
@@ -7441,77 +7441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Pecovnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,77 +7579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7810,320 +7810,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure on the diffusion property of polycrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamaa Bouhattate</w:t>
+                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03374141v1</w:t>
+                <w:t xml:space="preserve">hal-03264207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+                <w:t xml:space="preserve">Effect of microstructure on the diffusion property of polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamaa Bouhattate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Feaugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
+              <w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264207v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03374141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,51 +8191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8808,51 +8808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10118,51 +10118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10575,51 +10575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling vacancy clusters in tungsten for the ITER divertor monoblocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10950,51 +10950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11312,51 +11312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11552,553 +11552,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leblond</w:t>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">Multidimensionnal simulations of the diffusion and trapping of hydrogen in divertor including thermal expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Edition, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973754v1</w:t>
+                <w:t xml:space="preserve">hal-02967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionnal simulations of the diffusion and trapping of hydrogen in divertor including thermal expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual Edition, Croatia. </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967940v1</w:t>
+                <w:t xml:space="preserve">hal-02973754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Finite Element Simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12220,51 +12220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local-scale Modeling of Plasticity–Environment Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamaa Bouhattate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12810,51 +12810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCA2390F"/>
+    <w:nsid w:val="6129E221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13041,51 +13041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>