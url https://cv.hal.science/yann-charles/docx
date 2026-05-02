--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -756,399 +756,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04765603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrogen dragging by mobile dislocations in finite element simulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prefabricated crack propagation in translucent alumina ceramic sheets during flame thermal shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gasperini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qingxian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuqiao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.02.099⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627846v1</w:t>
+                <w:t xml:space="preserve">hal-03560222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen retention in ITER's Diagnostic First Wall submitted to cyclic thermomechanical loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shihao Bian</w:t>
+                <w:t xml:space="preserve">Modeling hydrogen dragging by mobile dislocations in finite element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gasperini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (28), pp.13746-13761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.02.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03920111v1</w:t>
+                <w:t xml:space="preserve">hal-03627846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefabricated crack propagation in translucent alumina ceramic sheets during flame thermal shock</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogen retention in ITER's Diagnostic First Wall submitted to cyclic thermomechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Li</w:t>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaofeng Wu</w:t>
+                <w:t xml:space="preserve">Tom Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.108285. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.172-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560222v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled diffusion-mechanics framework for simulating hydrogen assisted deformation and failure behavior of metals</w:t>
               </w:r>
@@ -1379,155 +1379,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transient trapping on hydrogen transport near a blunting crack tip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Gaspérini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 46 (11), pp.10995-11003. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.12.155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03140869v1</w:t>
+                <w:t xml:space="preserve">hal-03188511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t>
+                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
@@ -1541,756 +1571,726 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188511v1</w:t>
+                <w:t xml:space="preserve">hal-03140867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">Effect of transient trapping on hydrogen transport near a blunting crack tip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.100984. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (11), pp.10995-11003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.12.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140867v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
+                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Yang</w:t>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579873v1</w:t>
+                <w:t xml:space="preserve">hal-03293417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
+                <w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Hodille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03293417v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation. Part 2: domain of validity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Benannoune</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Corso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296868v1</w:t>
+                <w:t xml:space="preserve">hal-03355595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation. Part 2: domain of validity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Corso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Benannoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355595v1</w:t>
+                <w:t xml:space="preserve">hal-03296868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of the Mechanical Properties of Commercial Sikadurs Polymers Mixture</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,103 +2531,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional finite-element simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, T171, pp.014011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,287 +2876,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
+                <w:t xml:space="preserve">Finite Element simulation of hydrogen transport during plastic bulging of iron submitted to gaseous hydrogen pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Grisolia</w:t>
+                <w:t xml:space="preserve">Nicolas Fagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Ardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Duhamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 218 (106580), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02968007v1</w:t>
+                <w:t xml:space="preserve">hal-02266969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element simulation of hydrogen transport during plastic bulging of iron submitted to gaseous hydrogen pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kevin Ardon</w:t>
+                <w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Duhamel</w:t>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 218 (106580), </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266969v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H induced decohesion of an Al grain boundary investigated with first principles: General conditions for instant breakage and local delayed fracture</w:t>
               </w:r>
@@ -3406,90 +3406,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (18), pp.9083-9093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4732,51 +4732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,51 +4857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Duc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,152 +5075,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-assisted crack propagation in a metallic polycrystalline aggregate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of the carburization ? quenching process in steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim BEN AYED</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e réunion Plénières de la Fédération hydrogène (FRH2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche Hydrogène du CNRS (FRH2), Nov 2025, Annecy, France</w:t>
+              <w:t xml:space="preserve">European Conference on Heat Treatment 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, PRAGUE, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391130v1</w:t>
+                <w:t xml:space="preserve">hal-05291426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t>
               </w:r>
@@ -5321,122 +5291,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the carburization ? quenching process in steels</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrogen-assisted crack propagation in a metallic polycrystalline aggregate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Heat Treatment 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, PRAGUE, Czech Republic</w:t>
+              <w:t xml:space="preserve">5e réunion Plénières de la Fédération hydrogène (FRH2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche Hydrogène du CNRS (FRH2), Nov 2025, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291426v1</w:t>
+                <w:t xml:space="preserve">hal-05391130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulation of hydrogen transport coupled with various thermomechanical loadings</w:t>
               </w:r>
@@ -5448,51 +5448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen and Materials Integrity Workshop 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5511,286 +5511,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
+              <w:t xml:space="preserve">FEniCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400771v1</w:t>
+                <w:t xml:space="preserve">hal-04401037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401037v1</w:t>
+                <w:t xml:space="preserve">hal-04400771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation par éléments finis des couplages entre hydrogène et amas de lacunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5798,51 +5798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs 2023 du CEFRACOR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
@@ -6035,51 +6035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokay Chroeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6143,51 +6143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montupet-Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Models and Data for Plasma-Material Interaction in Fusion Devices (MoD-PMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAEA and Jülich Forschungszentrum, May 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6363,64 +6363,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCORR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t>
@@ -6443,605 +6443,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Modelling of Hydrogen transport in a multimaterial component under complex thermomechanical loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of vacancy mobility and clustering in ITER divertor monoblocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tom Wauters</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Fracture 2022 (ECF23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">HydroGhent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748724v1</w:t>
+                <w:t xml:space="preserve">hal-03886850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des champs thermomécaniques sur la rétention de l'hydrogène dans les composants du tokamak ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des Journées Jeunes Chercheurs 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFRACOR, Nov 2021, En distanciel, France. pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of vacancy mobility and clustering in ITER divertor monoblocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Ayed</w:t>
+                <w:t xml:space="preserve">Finite Element Modelling of Hydrogen transport in a multimaterial component under complex thermomechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">X. Bonnin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroGhent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t>
+              <w:t xml:space="preserve">European Conference on Fracture 2022 (ECF23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886850v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Implementation of hydrogen transport and trapping models in metallic structure under complex thermomechanical loadings</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer School on Hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Besancon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03887039v1</w:t>
+                <w:t xml:space="preserve">hal-03886319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Implementation of hydrogen transport and trapping models in metallic structure under complex thermomechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Summer School on Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886319v1</w:t>
+                <w:t xml:space="preserve">hal-03887039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport d'hydrogène assisté par les champs thermomécaniques</w:t>
               </w:r>
@@ -7053,64 +7053,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coatmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hautem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Metals and Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7435,432 +7435,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03886986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Denis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Pecovnik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
+              <w:t xml:space="preserve">FEniCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279579v1</w:t>
+                <w:t xml:space="preserve">hal-03186587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pecovnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on line, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579697v1</w:t>
+                <w:t xml:space="preserve">hal-03279579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t>
+                <w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Dark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">16th European Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186587v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t>
@@ -8079,51 +8079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8191,51 +8191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8441,51 +8441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,368 +8560,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Combination of Microstructure and Mechanical Fields on Stress Corrosion Cracking Initiation of Cold-Worked Austenitic Stainless Steels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of 3D vs. 1D diffusion trapping modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Benannoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Environmental Degradation of Materials in Nuclear Power Systems-Water Reactor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Boston, United States. pp.967-978</w:t>
+              <w:t xml:space="preserve">27th ITPA DivSOL Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Garching, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198941v1</w:t>
+                <w:t xml:space="preserve">hal-02193869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation d’un processus de réaction-diffusion dans Abaqus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Vasikaran</w:t>
+                <w:t xml:space="preserve">Influence of the Combination of Microstructure and Mechanical Fields on Stress Corrosion Cracking Initiation of Cold-Worked Austenitic Stainless Steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gilormini</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilie Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24eme Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Environmental Degradation of Materials in Nuclear Power Systems-Water Reactor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Boston, United States. pp.967-978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300796v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 3D vs. 1D diffusion trapping modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation d’un processus de réaction-diffusion dans Abaqus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vasikaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Sellami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gilormini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th ITPA DivSOL Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Garching, Germany</w:t>
+              <w:t xml:space="preserve">24eme Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193869v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a reaction-diffusion process in the Abaqus Finite Element software</w:t>
               </w:r>
@@ -9499,51 +9499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9624,51 +9624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9840,260 +9840,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
+                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05053370v1</w:t>
+                <w:t xml:space="preserve">hal-05391114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t>
+                <w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Perrier-Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azdine Nait-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Halm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t>
+              <w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391114v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05053370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of hydrogen-plasticity interactions in bcc Fe at the crystal scale using the Finite Element Method</w:t>
               </w:r>
@@ -10105,51 +10105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Minh Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Paux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10243,51 +10243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azdine Naït-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Halm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e réunion Plénières de la Fédération hydrogène (FRH2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10351,51 +10351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10562,51 +10562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling vacancy clusters in tungsten for the ITER divertor monoblocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10614,51 +10614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t>
@@ -10812,51 +10812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10950,77 +10950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11075,51 +11075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling H-He interactions in W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11187,103 +11187,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of mechanical fields on hydrogen transport in ITER divertor monoblocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shihao Bian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Metals and Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Ghent, Belgium. </w:t>
@@ -11312,51 +11312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Dark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11489,51 +11489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Grisolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11552,605 +11552,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Leblond</w:t>
+                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579944v1</w:t>
+                <w:t xml:space="preserve">hal-03579941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vartanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579941v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionnal simulations of the diffusion and trapping of hydrogen in divertor including thermal expansion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
+                <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual Edition, Croatia. </w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967940v1</w:t>
+                <w:t xml:space="preserve">hal-02973754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bernard</w:t>
+                <w:t xml:space="preserve">Multidimensionnal simulations of the diffusion and trapping of hydrogen in divertor including thermal expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihao Bian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory de Temmerman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t>
+              <w:t xml:space="preserve">, Sep 2020, Virtual Edition, Croatia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973754v1</w:t>
+                <w:t xml:space="preserve">hal-02967940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Finite Element Simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Benannoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Gaspérini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12367,64 +12367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Ardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Gaspérini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.R. Ionescu, S. Queyreau, C.R. Picu, O.U. Salman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Solids at Micro- and Nano-Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -12810,51 +12810,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6129E221"/>
+    <w:nsid w:val="A92F5FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13041,51 +13041,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>