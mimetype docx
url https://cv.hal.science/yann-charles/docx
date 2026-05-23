--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,12755 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...12703 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> yann Charles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">yann-charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8185-7126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076316815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=by0fnt4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAC-4379-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tritium retention in the ITER/DEMO actively cooled tungsten monoblock in the presence of neutron-induced defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 205, pp.153245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.153245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presses de l'Ecole des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hydrogène-matériaux, corrosion sous contraintes, fatigue-corrosion, recueil des Journées des Jeunes Chercheurs 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical analysis of mechanical fields on cross-shaped specimens for stress corrosion cracking of cold-worked austenitic stainless steels exposed to primary environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 582, pp.154478. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2023.154478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D effects on hydrogen transport in ITER-like monoblocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64 (2), pp.026003. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ad1019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04765603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefabricated crack propagation in translucent alumina ceramic sheets during flame thermal shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuqiao Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofeng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108285. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2022.108285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hydrogen dragging by mobile dislocations in finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gasperini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 47 (28), pp.13746-13761. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2022.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen retention in ITER's Diagnostic First Wall submitted to cyclic thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.172-179. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prostr.2022.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled diffusion-mechanics framework for simulating hydrogen assisted deformation and failure behavior of metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiraj Mahajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 157, pp.103392. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of traps reversibility on hydrogen permeation and retention in Eurofer97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montupet-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 62 (8), pp.086011. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac6e74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric optimisation based on TDS experiments for rapid and efficient identification of hydrogen transport materials properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.100984. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.100984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface conditions on hydrogen transport studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/abd95f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of transient trapping on hydrogen transport near a blunting crack tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (11), pp.10995-11003. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.12.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuel retention in WEST and ITER divertors based on FESTIM monoblock simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (12), pp.126001. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ac2bbd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Ialovega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93542-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeation and trapping of hydrogen in Eurofer97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montupet-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29, pp.101062. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2021.101062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation. Part 2: domain of validity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Mechanical Properties of Commercial Sikadurs Polymers Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng An Lov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kollika Nguon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techno-Science Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.92-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of hydrogenic inventory in the ITER divertor based on machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74844-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional finite-element simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, T171, pp.014011. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/ab4335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification methodology of a rate-sensitive constitutive law with mean field and full field modeling approaches for polycrystalline materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 348 (10-11), pp.807-826. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a reaction-diffusion process in the Abaqus Finite Element software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vasikaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilormini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.508. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2020010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element analysis of hydrogen retention in ITER plasma facing components using FESTIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2019.100709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element simulation of hydrogen transport during plastic bulging of iron submitted to gaseous hydrogen pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Duhamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 218 (106580), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2019.106580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H induced decohesion of an Al grain boundary investigated with first principles: General conditions for instant breakage and local delayed fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J.H. J H Ehlers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.109403. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation by finite element modelling of diffusion and transient hydrogen trapping processes in plasma facing components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Temmerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Materials and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.42-46. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nme.2019.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the transient hydrogen trapping process using an analytical approximation of the McNabb and Foster equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (18), pp.9083-9093. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.03.179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of loading mode on blistering in iron submitted to plastic prestrain before hydrogen cathodic charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caron Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony da Silva Botelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (15), pp.10555 - 10567. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.02.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the competition between interface debonding and particle fracture using a plastic strain dependent cohesive zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77 (4), pp.705-718. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2009.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of environmentally assisted crack growth in ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Romero de La Osa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Olagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (8), pp.623-631. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15376490902916144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material-independent crack arrest statistics: Application to indentation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 142, pp.51-67. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-006-9022-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'un mode de vieillissement dans un assemblage ceramique/metal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.101-115. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2005011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material independent crack arrest statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vandembroucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane G. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.1651-1659. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2003.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Determine the Macroscopic Toughness Scatter of Brittle Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Forquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 125, pp.171-187. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:FRAC.0000021076.76987.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Reliability of Brittle Materials: The Issue of Crack Arrest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125, pp.333-340. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.1580854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On crack arrest in ceramic / metal assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 115, pp.251-272. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:101639991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element estimation of internal stresses induced by the carburizing quenching process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim BEN AYED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element modeling at the crystal scale of the hydrogen-plasticity Interactions in bcc iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONFERENCE ON HYDROGEN IN MATERIALS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTM INTERNATIONAL; La Rochelle University, Jun 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des effets de l’hydrogène dans le Fe-alpha polycritallin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JJC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRACOR, Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen assisted crack propagation in a metallic polycrystalline aggregate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs (JJC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre français de l’anticorrosion (CEFRACOR), Nov 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du traitement de cémentation - trempe sur le comportement magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim BEN AYED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Fagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Domenjoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the carburization ? quenching process in steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim BEN AYED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Heat Treatment 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, PRAGUE, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-assisted crack propagation in a metallic polycrystalline aggregate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e réunion Plénières de la Fédération hydrogène (FRH2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de recherche Hydrogène du CNRS (FRH2), Nov 2025, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element simulation of hydrogen transport coupled with various thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogen and Materials Integrity Workshop 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physics modelling of nuclear fusion device sub-components: The tritium breeding blanket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Pula, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics tritium transport modelling in WCLL breeding blankets: Influence of MHD effects and neutron damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des couplages entre hydrogène et amas de lacunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim BEN AYED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs 2023 du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral Approach To Plasma-Wall Interaction Modelling For EU-DEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Matveev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juri Romazanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastijan Brezinsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ratynskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization and numerical simulation of hydrides distribution in a Grade 2 titanium alloy after gaseous charging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Amendola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokay Chroeun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Tritium Inventory And Permeation In Materials For Fusion Reactors: A Coupled Experimental And Modelling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Montupet-Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Ialovega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th IAEA Fusion Energy Conference (FEC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of the role of dislocations in macroscopic hydrogen transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Models and Data for Plasma-Material Interaction in Fusion Devices (MoD-PMI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAEA and Jülich Forschungszentrum, May 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen retention in fusion components submitted to thermal loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of vacancy mobility and clustering in ITER divertor monoblocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HydroGhent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des champs thermomécaniques sur la rétention de l'hydrogène dans les composants du tokamak ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil des Journées Jeunes Chercheurs 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEFRACOR, Nov 2021, En distanciel, France. pp.49-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Modelling of Hydrogen transport in a multimaterial component under complex thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Fracture 2022 (ECF23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Funchal, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Implementation of hydrogen transport and trapping models in metallic structure under complex thermomechanical loadings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer School on Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion d’atomes assistée par les champs thermomécaniques dans les composants des tokamaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale MATÉRIAUX 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrogen dragging by mobile dislocations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Metals and Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport d'hydrogène assisté par les champs thermomécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coatmeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème colloque de prospective de la FR-FCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche de Fusion par Confinement Magnétique (FRFCM), May 2022, Montauban, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par Éléments Finis des interactions entre diffusion-piégeage de l'hydrogène et champs mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre CEFRACOR n°21 « Modélisation/Simulation des Interactions Hydrogène-Matériau et de la Fragilisation Par l'Hydrogène (FPH) : de l'échelle atomique à la structure »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Villetaneuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxydation et corrosion sous contrainte d’aciers inoxydables écrouis en milieu primaire des réacteurs nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. de Paula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique FERMI « Tenue des matériaux à l’environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FESTIM, a modelling code for hydrogen transport in materials for nuclear fusion applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEniCS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of hydrogen trapping, diffusion and permeation in tokamak materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pecovnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IAEA Fusion Energy Conference (FEC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, on line, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrogen transport in ITER divertor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Vacuum Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of microstructure on the diffusion property of polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaa Bouhattate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Feaugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées de la Matière Condensée (JMC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling WCLL breeder blankets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (Online event), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exposure conditions on helium transport and bubble growth in tungsten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Ialovega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Workshop on Hydrogen Isotopes in Fusion Reactor Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korea Institute of Fusion Energy, May 2021, Daejeon (online event), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03264211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrogen transport in breeding blankets: influence of trapping effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Fusion HPC Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Online Event, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interfaces on permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITPA Topical Group Divertor and SOL Physics, Oct 2020, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeation and trapping in Eurofer97: a wide-angle approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th meeting of ITPA TG SOL and divertor physics, ITPA Topical Group Divertor and SOL Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of 3D vs. 1D diffusion trapping modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th ITPA DivSOL Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Garching, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Combination of Microstructure and Mechanical Fields on Stress Corrosion Cracking Initiation of Cold-Worked Austenitic Stainless Steels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Environmental Degradation of Materials in Nuclear Power Systems-Water Reactor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Boston, United States. pp.967-978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d’un processus de réaction-diffusion dans Abaqus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vasikaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilormini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24eme Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a reaction-diffusion process in the Abaqus Finite Element software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vasikaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gilormini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des champs mécaniques à l'échelle du polycristal à l'amorçage de fissures de corrosion sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huang Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duhamel C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspérini M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crepin J.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs 2019 CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des chargements thermiques sur le transport et le piégeage de l'hydrogène dans les matériaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gasperini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Temmerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs 2019 CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piégeage transitoire de l'hydrogène dans les matériaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Jeune chercheur CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du trajet de chargement sur l'amorçage de fissures de corrosion sous contrainte dans les aciers inoxydables écrouis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilie Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées jeunes chercheurs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Dijon, France. pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique par éléments finis d'agrégats polycristallins soumis à des chargements thermomécaniques issus du soudage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunping Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation par éléments finis d'essais de caractérisation de la sensibilité des tôles métalliques à l'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nano composites élaborés par consolidation de nano poudres métalliques : caractérisation expérimentale et modélisation micromécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Hien Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Ramtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Dirras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen-assisted crack growth in polycrystalline aggregate using an anisotropic gradient damage model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Hénaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Metals and Hydrogen (SteelyHydrogen 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Gand, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Nait-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEPR-H2 DAY 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hydrogen-plasticity interactions in bcc Fe at the crystal scale using the Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Minh Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SteelyHydrogen 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05550796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la propagation de fissures de fatigue sous hydrogène en milieu hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Perrier-Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azdine Naït-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Halm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e réunion Plénières de la Fédération hydrogène (FRH2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopes concentration profiles: Numerical assessments considering realistic trap sites distributions in tungsten divertor monoblock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bergeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Fusion Reactor Materials (ICFRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Granada, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D effects on hydrogen transport in divertor monoblocks: influence of thickness and recombination on poloidal side</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Chochoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling vacancy clusters in tungsten for the ITER divertor monoblocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim BEN AYED</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bonn, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration de résultats de thermodésorption : conversion pression/flux et impacts de la rampe de température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrine Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Zlotea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Villeroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tingaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs 2023 du CEFRACOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling neutronic damage effects on tritium transport in tungten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Schwartz-Selinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Fusion Engineering (SOFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Oxford, United Kingdom. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Tritium retention prediction in the ITER/DEMO actively cooled divertor in the presence of neutron induced defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Symposium on Fusion Nuclear Technology (ISFNT-15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Las Palmas de Gran Canaria, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling H-He interactions in W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mykola Ialovega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia. , P-2.308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of mechanical fields on hydrogen transport in ITER divertor monoblocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Wauters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Metals and Hydrogen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of tritium transport in WCLL breeding blankets: influence of neutron induced damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Dark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFT2022 - 32nd Symposium on Fusion Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dubrovnik, Croatia. , P-1.247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional, multi-material and multiphysics modelling of Hydrogen transport in ITER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grisolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Plasma Surface Interactions in Controlled Fusion Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex multi-dimensional modelling of hydrogen transport in ITER and WEST plasma facing components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeation and trapping in fusion-relevant materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Vartanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual Conference, Germany. , pp.ID303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensionnal simulations of the diffusion and trapping of hydrogen in divertor including thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shihao Bian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual Edition, Croatia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen permeation and trapping through Eurofer97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Delaporte-Mathurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne A Hodille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Symposium on Fusion Technology (SOFT2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual edition, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional Finite Element Simulations of the diffusion and trapping of hydrogen in plasma-facing components including thermal expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Benannoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mougenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Temmerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Plasma-Facing Materials and Components for Fusion Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Eindhoven, Netherlands. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local-scale Modeling of Plasticity–Environment Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaa Bouhattate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Couvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dhondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics - Microstructure - Corrosion Coupling :Concepts, Experiments, Modeling and Cases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.413-438, 2019, 978-1-78548-309-7. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-309-7.50018-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scale Transition in Finite Element Simulations of Hydrogen–Plasticity Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Hung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Ardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gaspérini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.R. Ionescu, S. Queyreau, C.R. Picu, O.U. Salman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics and Physics of Solids at Micro- and Nano-Scales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.81, 2019, 9781786305312. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119687566.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399165v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à l’échelle locale des interactions plasticité-environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamâa Bouhattate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Couvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dhondt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve"> Christine BLANC;  Isabelle AUBERT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couplage 'mécanique – microstructure – corrosion'Concepts, essais, modélisation et cas concrets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1784054887</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un mode de vieillissement dans un assemblage céramique-métal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. ENS Cachan, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002DENS0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04493265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId295"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -12810,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A92F5FE3"/>
+    <w:nsid w:val="21DF9199"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13041,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/yann-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076316815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=by0fnt4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4379-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445831v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Charles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.153245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391192v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Perrier-Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Charles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Na&#239;t-Ali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert H&#233;naff" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Gueguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321632v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilie Duhamel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2023.154478" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04765603v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaporte-Mathurin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chochoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mougenot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad1019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxian Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuqiao Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Wu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2022.108285" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627846v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasperini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2022.02.099" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920111v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihao Bian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Wauters" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.12.021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752814v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Singh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiraj Mahajan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103392" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761586v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montupet-Leblond" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Payet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac6e74" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.100984" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abd95f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.12.155" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579873v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Dark" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2bbd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03293417v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93542-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Corso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2021.101062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Benannoune" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.06.138" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng An Lov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kollika Nguon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liv" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972436v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74844-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966860v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab4335" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunping Zhang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.56" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vasikaran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilormini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2020010" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grisolia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100709" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02266969v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Ardon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Duhamel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2019.106580" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02367144v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.H. J H Ehlers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seydou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tingaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109403" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benannoune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasp&#233;rini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.01.023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.179" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538829v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayadi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caron Lemaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony da Silva Botelho" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.02.048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Estevez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brechet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2009.11.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCZ6RN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Romero de La Osa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Olagnon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376490902916144" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022299v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vandembroucq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-006-9022-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2005011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002755v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane G. Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2003.12.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rota" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:FRAC.0000021076.76987.62" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1580854" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322654v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:101639991" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289039v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim BEN AYED" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144815v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Morin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Aubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391164v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05263691v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fagan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Domenjoud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391130v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400771v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407291v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Matveev" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Baumann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Romazanov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastijan Brezinsek" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ratynskaia" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481511v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Amendola" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokay Chroeun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275262v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420771v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Ayed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579742v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748724v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887039v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886319v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886801v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887213v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coatmeur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887019v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886986v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Duhamel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisonneuve" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. de Paula" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leblond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03279579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pecovnik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374141v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaa Bouhattate" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Feaugas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264211v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02967915v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982923v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02193869v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Sellami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198941v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02300796v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vasikaran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilormini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647510v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02194412v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Q." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Charles" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhamel C." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasp&#233;rini M." TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crepin J." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02190750v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gasperini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02183766v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01549182v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Huang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441426v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Robin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362367v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Hien Bui" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Ramtani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Dirras" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Brenner" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053370v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azdine Nait-Ali" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550796v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Minh Duc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407217v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Durif" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bergeaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406129v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406178v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402689v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Damak" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Villeroy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tingaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407354v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schwartz-Selinger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275184v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886289v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blondel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886786v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886243v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120261v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579941v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vartanian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967940v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193787v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149396v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Couvant" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dhondt" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-309-7.50018-1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-02399165v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Hung Nguyen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1579" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119687566.ch4" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915157v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Isabelle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam&#226;a Bouhattate" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/couplage-mecanique-microstructure-corrosion/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04493265v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002DENS0006" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>