--- v1 (2026-03-26)
+++ v2 (2026-05-03)
@@ -66,1098 +66,1115 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Discriminator Guidance in Diffusion Models</w:t>
+                <w:t xml:space="preserve">Memorization in Attention-only Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Verine</w:t>
+                <w:t xml:space="preserve">Léo Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Mehdi Inane</w:t>
+                <w:t xml:space="preserve">Muni Sreenivas Pydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases. Research Track.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mai Khao, Thailand. pp.3133--3141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421380v1</w:t>
+                <w:t xml:space="preserve">hal-05427727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memorization in Attention-only Transformers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Discriminator Guidance in Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inane Ahmed Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Dana</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Intelligence and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mai Khao, Thailand. pp.3133--3141</w:t>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05427727v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Discriminator Guidance in Diffusion Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Role of Randomization in Multiclass Adversarial Classification: Insights from Graph Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gnecco Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+                <w:t xml:space="preserve">Matteo Sammut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inane Ahmed Mehdi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Muni Pydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">AIStats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Phuket, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416219v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Role of Randomization in Multiclass Adversarial Classification: Insights from Graph Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving Discriminator Guidance in Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Sammut</w:t>
+                <w:t xml:space="preserve">Alexandre Verine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muni Pydi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ahmed Mehdi Inane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIStats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Machine Learning and Knowledge Discovery in Databases. Research Track.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECML PKDD 2025, 2025, Porto, Portugal. pp.222-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-05981-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05071096v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Precision and Recall to assess the quality and diversity of LLMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Diversity in Language Models: When Temperature Fails, Change the Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Verine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Forty-second International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICML, Jul 2025, Vancouver, Canada. pp.61266-61300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04584210v1</w:t>
+                <w:t xml:space="preserve">hal-05570818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediated Uncoupled Learning and Validation with Bregman Divergences: Loss Family with Maximal Generality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ikko Yamane</w:t>
+                <w:t xml:space="preserve">Exploring Precision and Recall to assess the quality and diversity of LLMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Yger</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">62nd Annual Meeting of the Association for Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218995v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision-Recall Divergence Optimization for Generative Modeling with GANs and Normalizing Flows</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mediated Uncoupled Learning and Validation with Bregman Divergences: Loss Family with Maximal Generality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikko Yamane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takashi Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans (LA), United States</w:t>
+              <w:t xml:space="preserve">Proceedings of The 26th International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480496v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Randomization in Adversarially Robust Classification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precision-Recall Divergence Optimization for Generative Modeling with GANs and Normalizing Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muni Sreenivas Pydi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muni Sreenivas Pydi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NeurIPS 2023, Dec 2023, New Orleans (LA), United States</w:t>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Nouvelle Orléans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312028v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the expressivity of bi-Lipschitz normalizing flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the Role of Randomization in Adversarially Robust Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gnecco Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muni Sreenivas Pydi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACML 2022 - 14th Asian Conference on Machine Learning,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">Thirty-seventh Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NeurIPS 2023, Dec 2023, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03906979v1</w:t>
+                <w:t xml:space="preserve">hal-04312028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive Stepping for Humanoid Robots using Reinforcement Learning: Application to Standing Push Recovery on the Exoskeleton Atalante</w:t>
               </w:r>
@@ -1195,51 +1212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Boéris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. pp.9302-9309, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,3488 +1284,3596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Consistency in Adversarial Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Meunier</w:t>
+                <w:t xml:space="preserve">On the expressivity of bi-Lipschitz normalizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vérine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Ettedgui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fabrice Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">ACML 2022 - 14th Asian Conference on Machine Learning,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04014745v1</w:t>
+                <w:t xml:space="preserve">hal-03906979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An alpha-No-Regret Algorithm For Graphical Bilinear Bandits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Consistency in Adversarial Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ettedgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geovani Rizk</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303702v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Arm Identification in Graphical Bilinear Bandits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">An alpha-No-Regret Algorithm For Graphical Bilinear Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geovani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Albert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rida Laraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2021 - Proceedings of the 38th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Pittsburgh, United States. pp.9010-9019</w:t>
+              <w:t xml:space="preserve">36th Conference on Neural Information Processing Systems (NeurIPS 2022).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413102v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Lipschitz Regularization of Convolutional Layers using Toeplitz Matrix Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Best Arm Identification in Graphical Bilinear Bandits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovani Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Araujo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thomas Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rida Laraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ICML 2021 - Proceedings of the 38th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Pittsburgh, United States. pp.9010-9019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107420v1</w:t>
+                <w:t xml:space="preserve">hal-03413102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Nash Equilibria in the Adversarial Examples Game</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Lipschitz Regularization of Convolutional Layers using Toeplitz Matrix Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyer Scetbon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Alexandre Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, paris, France</w:t>
+              <w:t xml:space="preserve">35th AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916826v1</w:t>
+                <w:t xml:space="preserve">hal-03107420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic convergence rates for averaging strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mixed Nash Equilibria in the Adversarial Examples Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskander Legheraba</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Meyer Scetbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOGA '21: Foundations of Genetic Algorithms XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Machine Learning (ICML)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916845v1</w:t>
+                <w:t xml:space="preserve">hal-03916826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Asymptotic convergence rates for averaging strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iskander Legheraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOGA '21: Foundations of Genetic Algorithms XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual Event Austria, France. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3450218.3477302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944833v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Trajectory Planning Through Combined Trajectory Optimization and Function Approximation: Application to the Exoskeleton Atalante</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Boéris</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2020- International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th Asian Conference on Machine Learning (ACML 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.529-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175242v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomization matters – How to defend against strong adversarial attacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online Trajectory Planning Through Combined Trajectory Optimization and Function Approximation: Application to the Exoskeleton Atalante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Duburcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Boéris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2020- International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Paris (virtual), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9196633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892161v1</w:t>
+                <w:t xml:space="preserve">hal-03175242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Training Deep Diagonal Circulant Neural Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Randomization matters – How to defend against strong adversarial attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Ettedgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geovani Rizk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Santiago, Spain</w:t>
+              <w:t xml:space="preserve">Thirty-seventh International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienna, Austria. pp.7717-7727</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916848v1</w:t>
+                <w:t xml:space="preserve">hal-02892161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Cascade Classifiers with Abstention</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding and Training Deep Diagonal Circulant Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blaise Hanczar</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t>
+              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Santiago, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006252v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training Compact Deep Learning Models for Video Classification Using Circulant Matrices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpretable Cascade Classifiers with Abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Clertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Araújo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Atif</w:t>
+                <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Computer Vision (ECCV 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Conference on Artificial Intelligence and Statistics (AISTATS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Naha, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02170706v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Classification in Metagenomics with 2D Embeddings and Deep Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Training Compact Deep Learning Models for Video Classification Using Circulant Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Conférence sur l'Apprentissage automatique (CAp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th European Conference on Computer Vision (ECCV 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.271-286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11018-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819205v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+                <w:t xml:space="preserve">Julien Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Provable Algorithm for Learning Interpretable Scoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-First International Conference on Artificial Intelligence and Statistics (AISTATS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disease Classification in Metagenomics with 2D Embeddings and Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">La Conférence sur l'Apprentissage automatique (CAp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785011v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voting by Sequential Elimination with few Voters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accountable Approval Sorting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Belahcene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27th International Joint Conference on Artificial Intelligence and 23rd European Conference on Artificial Intelligence (IJCAI-ECAI 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609246v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning for Metagenomic Data: using 2D Embeddings and Convolutional Neural Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Voting by Sequential Elimination with few Voters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouveret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NIPS 2017 Workshop on Machine Learning for Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783588v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantage Based Value Iteration for Markov Decision Processes with Unknown Rewards</w:t>
+                <w:t xml:space="preserve">Deep Learning for Metagenomic Data: using 2D Embeddings and Convolutional Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegah Alizadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nguyen Thanh Hai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lévy</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edi Prifti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">NIPS 2017 Workshop on Machine Learning for Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Long Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01358345v1</w:t>
+                <w:t xml:space="preserve">hal-01783588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advantage Based Value Iteration for Markov Decision Processes with Unknown Rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pegah Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Damamme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+                <w:t xml:space="preserve">François Lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks (IJCNN 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212603v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage Online de Modèles d'Ising Parcimonieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Power of Swap Deals in Distributed Resource Allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Damamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence sur l'Apprentissage Automatique (CAP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Saint-Etienne, Région indéterminée</w:t>
+              <w:t xml:space="preserve">The 14th International Conference on Autonomous Agents and Multiagent Systems (AAMAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Istanbul, Turkey. pp.625-633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03300758v1</w:t>
+                <w:t xml:space="preserve">hal-01212603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning linear classifiers with ternary weights from Metagenomic Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Apprentissage Online de Modèles d'Ising Parcimonieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
+              <w:t xml:space="preserve">16ème Conférence sur l'Apprentissage Automatique (CAP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Saint-Etienne, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00745449v1</w:t>
+                <w:t xml:space="preserve">hal-03300758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Placement of Evacuation Signs on Road Network with Time and Casualties in case of a Tsunami</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning linear classifiers with ternary weights from Metagenomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2012 IEEE 21st International Workshop on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.394 - 396</w:t>
+              <w:t xml:space="preserve">Conférence Francophone sur l'Apprentissage Automatique - CAp 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Bougrain, May 2012, Nancy, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929863v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Robot Swarm Re-localization Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Optimizing the Placement of Evacuation Signs on Road Network with Time and Casualties in case of a Tsunami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Ngoc Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Robotics and Biomimetics (ROBIO 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Enabling Technologies: Infrastructure for Collaborative Enterprises (WETICE), 2012 IEEE 21st International Workshop on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.394 - 396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336690v1</w:t>
+                <w:t xml:space="preserve">hal-00929863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Robot Swarm Re-localization Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th IEEE International Conference on Robotics and Biomimetics (ROBIO 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01499300v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00336690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically grounding the lexical semantics of words in a robot visual perception</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent advances on multi-agent patrolling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geber Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Tedesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talita Menezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AROB 2002 - 7th International Symposium on Artificial Life and Robotics for Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Brazilian Symposium on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, São Luís, Brazil. pp.474-483, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-28645-5_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561434v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrapper for Object Detection in an Autonomous Mobile Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Physically grounding the lexical semantics of words in a robot visual perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2002 - 16th International Conference on Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AROB 2002 - 7th International Symposium on Artificial Life and Robotics for Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Oita, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561431v1</w:t>
+                <w:t xml:space="preserve">hal-01561434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Wrapper-based Approach to Robot Learning Concepts from Images.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Wrapper for Object Detection in an Autonomous Mobile Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Hugues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRICAI 2002 - 7th Pacific Rim International Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Tokyo, Japan. pp.616-616, </w:t>
+              <w:t xml:space="preserve">ICPR 2002 - 16th International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Quebec City, Canada. pp.749-752, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-45683-X_85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2002.1048411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01561436v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour l'Apprentissage de Règles a partir de Données Multi-Instances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Wrapper-based Approach to Robot Learning Concepts from Images.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bredèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Apprentissage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRICAI 2002 - 7th Pacific Rim International Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Tokyo, Japan. pp.616-616, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45683-X_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571855v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Multiple-Instance and Multiple-Part Learning Problems with Decision Trees and Rule Sets. Application to the Mutagenesis Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Conference on AI 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Ottawa, Canada. pp.204-214, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-45153-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for learning Multiple-Instance Decision Trees and Rule Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Algorithmes pour l'Apprentissage de Règles a partir de Données Multi-Instances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-44795-4_5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01571854v1</w:t>
+                <w:t xml:space="preserve">hal-01571855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A framework for learning Multiple-Instance Decision Trees and Rule Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Freiburg, Germany. pp.49-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-44795-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noise-Tolerant Rule Induction from Multi-Instance Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICML 2000 Workshop on Attribute-Value and Relational Learning: Crossing the Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Stanford, United States. pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4758,877 +4883,877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Diversity in Language Models: When Temperature Fails, Change the Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Verine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kunhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Allauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Le Bronnec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Nash Equilibria in the Adversarial Examples Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer Scetbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic convergence rates for averaging strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iskander Legheraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Interpretable Models using Soft Integrity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Sokolovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressive Power of Deep Fully Circulant Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Règles Naturelles Optimales pour l'Argumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restricted Classes of Utility Functions for Simple Negotiation Schemes: Sufficiency, Necessity, and Maximality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulle Endriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00116629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème multi-agents de la patrouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00115783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressive Power of Weighted Propositional Formulas for Cardinal Preference Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00119309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5638,1058 +5763,1058 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the robustness of randomized classifiers to adversarial examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Yger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Gouy-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 111 (9), pp.3425-3457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10994-022-06216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretable and accurate prediction models for metagenomics data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edi Prifti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Hanczar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugeni Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Danchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GigaScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gigascience/giaa010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Envy-Freeness in House Allocation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Beynier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Beynier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Chevaleyre</w:t>
+                <w:t xml:space="preserve">Laurent Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ararat Harutyunyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (5), pp.591-627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10458-019-09417-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training compact deep learning models for video classification using circulant matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Negrevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Atif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.271-286. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11018-5_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Fair Allocation of Indivisible Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 242, pp.1--22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The niche reduction approach: an opportunity for optimal control of infectious diseases in low-income countries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Broutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Godreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Constantin de Magny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2458-14-753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01053863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New candidates welcome! Possible winners with respect to the addition of new candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lirong Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 64 (1), pp.74-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-learning approach to anchor visual percepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bredèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Sabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 43 (2-3), pp.149-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-8890(02)00356-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6699,621 +6824,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Averaging the Best Samples in Evolutionary Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Problem Solving from Nature – PPSN XVI. PPSN 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.661-674, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58115-2_46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03135540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fair Division of Indivisible Goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felix Brandt; Vincent Conitzer; Ulle Endriss; Jérôme Lang; Ariel D. Procaccia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Computational Social Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, 2016, 9781316490631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents: négociation, persuasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Amgoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Marquis; Odile Papini; Henri Prade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de l'Intelligence Artificielle (3 vol.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (Chapter 17), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès, Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273--296, 2014, Représentation des connaissances et formalisation des raisonnements, 978-2364930414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up the evaluation of casualties in multi-agent simulations with linear programming application to optimization of sign placement for tsunami evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.M. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Vinh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2013 RIVF International Conference on Computing and Communication Technologies - Research, Innovation, and Vision for Future (RIVF) : proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, p. 215-220, 2013, 978-1-4799-1349-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RIVF.2013.6719896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Ordinal Preferences on Multiattribute Domains: the Case of CP-nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Koriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johannes Fürnkranz; Eyke Hüllermeier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preference Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.273-296, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-14125-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7323,196 +7448,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rounding Methods for Discrete Linear Classification (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Koriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00771012v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving multiple-instance and multiple-part learning problems with decision trees and decision rules. Application to the mutagenesis problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Zucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] lip6.2000.018, LIP6. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7522,144 +7647,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiagent Resource Allocation with K -additive Utility Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Chevaleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulle Endriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Estivie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.18, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId192"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7806,51 +7931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421380v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05981-9_14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427727v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dana" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416219v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inane Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071096v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gnecco Heredia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Pydi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Pinot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584210v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Yamane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ishida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duburcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bo&#233;ris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ettedgui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303702v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovani Rizk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413102v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916845v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Legheraba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450218.3477302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196633" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clertant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ara&#250;jo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11018-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01819205v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783588v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Hai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358345v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Alizadeh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745449v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561434v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561431v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugues" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048411" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561436v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45683-X_85" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J9BCSL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45153-6_20" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZW239JZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44795-4_5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q78DPWHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413727v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunhao Zheng" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345014v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115783v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119309v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916842v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06216-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520519v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa010" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010093v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11018-5_25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00356-1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SJ29RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135540v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_46" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevaleyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Vinh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2013.6719896" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14125-6_13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771012v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545010v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dana" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Sreenivas Pydi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Chevaleyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416219v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre V&#233;rine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inane Ahmed Mehdi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Bronnec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Negrevergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071096v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gnecco Heredia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sammut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muni Pydi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Pinot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421380v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Verine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehdi Inane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05981-9_14" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570818v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunhao Zheng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584210v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218995v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikko Yamane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Ishida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480496v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312028v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duburcq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Schramm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bo&#233;ris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982234" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906979v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rossi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014745v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ettedgui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovani Rizk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Laraki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03413102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Albert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Scetbon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916845v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskander Legheraba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teytaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450218.3477302" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Belahcene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Sokolovska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03175242v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9196633" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892161v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pinot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916848v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Clertant" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Hanczar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170706v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ara&#250;jo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11018-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785231v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beynier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gourv&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916854v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01819205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785011v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01609246v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouveret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01783588v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Hai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://auf.hal.science/hal-01358345v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Alizadeh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;vy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212603v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Damamme" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03300758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Koriche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00745449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Anh Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geber Ramalho" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Tedesco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talita Menezes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-28645-5_48" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-KT19RRXL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bred&#232;che" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561431v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Hugues" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2002.1048411" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45683-X_85" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1J9BCSL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571852v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45153-6_20" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QZW239JZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571854v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44795-4_5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q78DPWHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413727v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345014v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360875v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078318v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116629v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulle Endriss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119309v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916842v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gouy-Pailler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-022-06216-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520519v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugeni Belda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Danchin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ararat Harutyunyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-019-09417-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010093v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11018-5_25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359645v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2016.09.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01053863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Broutin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Godreuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Constantin de Magny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-753" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199286v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirong Xia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2011.12.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-8890(02)00356-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7SJ29RF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135540v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rapin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Royer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_46" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528819v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Amgoud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/representation-des-connaissances-formalisation-des-raisonnements-volume-1serie-panorama-intelligence-artificielle-9782364930414.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955309v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Le" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chevaleyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Vinh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RIVF.2013.6719896" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944354v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mengin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14125-6_13" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771012v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Koriche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545010v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estivie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>