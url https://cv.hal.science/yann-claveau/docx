--- v0 (2026-03-04)
+++ v1 (2026-04-08)
@@ -598,252 +598,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact sum-rule for the Hubbard model: an historical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+                <w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6404/aa6900⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (38), pp.385109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532198v1</w:t>
+                <w:t xml:space="preserve">hal-01610949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Louarn</w:t>
+                <w:t xml:space="preserve">An exact sum-rule for the Hubbard model: an historical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (38), pp.385109. </w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.045501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6404/aa6900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610949v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2474,51 +2474,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
@@ -2553,343 +2553,343 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+                <w:t xml:space="preserve">hal-00937243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hervé</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937243v1</w:t>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
@@ -2924,573 +2924,573 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+                <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937003v1</w:t>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703860v1</w:t>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4030,51 +4030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanvitha Kunigal Vijaya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rasoanarivo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP06315A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L De Andres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa575e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532198v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6900" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanvitha Kunigal Vijaya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rasoanarivo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP06315A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L De Andres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa575e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>