--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -66,1280 +66,1501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Li, Na and Zn metal cation concentration in EMIM-TFSI ionic liquids on ion clustering, structure and dynamics</w:t>
+                <w:t xml:space="preserve">Molecular dynamics study of [EMIM][TFSI]/(Li/Na)TFSI ionic liquids confined in silica pores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samanvitha Kunigal Vijaya Shankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chris Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26, pp.7049-7059. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CP06315A⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP02926K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455542v1</w:t>
+                <w:t xml:space="preserve">hal-05599195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of low and staggered gap quantum wells inserted in GaAs tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">DynoPore─A Package to Analyze Molecular Dynamics Trajectories of Confined Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanvitha Kunigal Vijaya Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab1de⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66 (3), pp.1617-1625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5c01979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761772v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum electronic transport in polarization-engineered GaN/InGaN/GaN tunnel junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+                <w:t xml:space="preserve">Impact of Li, Na and Zn metal cation concentration in EMIM-TFSI ionic liquids on ion clustering, structure and dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanvitha Kunigal Vijaya Shankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Rasoanarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Claveau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Michelini</w:t>
+                <w:t xml:space="preserve">Chris Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Le Bideau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4981135⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, pp.7049-7059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CP06315A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01694195v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron transport in ultra-thin films and ballistic electron emission microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of low and staggered gap quantum wells inserted in GaAs tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa575e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (14), pp.145107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aab1de⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484634v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Electron transport in ultra-thin films and ballistic electron emission microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P L De Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Flores</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (11), pp.115001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa575e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610949v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact sum-rule for the Hubbard model: an historical approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum electronic transport in polarization-engineered GaN/InGaN/GaN tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cavassilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bescond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Michelini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (4), pp.045501. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6404/aa6900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4981135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532198v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">An exact sum-rule for the Hubbard model: an historical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (4), pp.045501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6404/aa6900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707044v1</w:t>
+                <w:t xml:space="preserve">hal-01532198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of AlAs-like and InSb-like strained interfaces in [InAs/AlSb] heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiband corrections for the semi-classical simulation of interband tunneling in GaAs tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959843⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (38), pp.385109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa804e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743639v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean-field solution of the Hubbard model: the magnetic phase diagram</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nicolaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0143-0807/35/3/035023⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980582v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">k-space spin filtering effect in the epitaxial Fe/Au/Fe/GaAs(001) spin-valve</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Elastic properties of AlAs-like and InSb-like strained interfaces in [InAs/AlSb] heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ponchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109, pp.41903 - 211908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mean-field solution of the Hubbard model: the magnetic phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (3), pp.035023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0143-0807/35/3/035023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">k-space spin filtering effect in the epitaxial Fe/Au/Fe/GaAs(001) spin-valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103, pp.202408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4831755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1349,2424 +1570,2424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Water Confined in Mesopores with Variable Surface Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Mietner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomorphic and metamorphic (Al)GaAsSb/(Al)InGaAs tunnel junctions for GaAs based Multi-Junction Solar Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Colin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PV Solar Energy Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617434v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pseudomorphic and metamorphic (Al)GaAsSb/(Al)InGaAs tunnel junctions for GaAs based Multi-Junction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">European PV Solar Energy Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773083v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tampon graduel et jonction tunnel de type II relaxés sur GaAs pour sous­ cellules solaires métamorphiques à 1 eV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Dourdan, France. pp.668 - 676</w:t>
+              <w:t xml:space="preserve">International Conference on the Formation of Semiconductor Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780593v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonctions tunnel AlGaAsSb/AlGaInAs accordées et relaxées sur substrat GaAs pour les applications photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion plénière du GDR PULSE 2017 ( Processus Ultimes d'épitaxie de Semiconducteurs 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01610933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type II heterojunction tunnel diodes based on GaAs for multi-junction solar cells: Fabrication, characterization and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Hapiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Licitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.7777108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NMDC.2016.7777108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie à électrons balistiques : des propriétés électroniques locales à l'imagerie magnétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27èmes Journées Surfaces et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEEM Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. de Andrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Surfaces et Interfaces (JSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVième Colloque Louis Néel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935597v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hervé</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
+              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937243v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modelization of Ballistic Electron Emission Microscopy on the Fe/Au/Fe/GaAs spin-valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Di Matteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+              <w:t xml:space="preserve">Journées Surfaces et Interfaces (26e édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937265v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La microscopie à émission d'électrons balistiques pour l'étude locale d'hétérostructures magnétorésistives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des microscopies à sonde locale 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Saint-Jacut, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic Emission Electron Microscopy investigation of the spin filtering effect in epitaxial Fe/Au/Fe/GaAs(001) spin valve</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium on Magnetic Films and Surfaces (ICMFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Shangaï, China</w:t>
+              <w:t xml:space="preserve">Journées Surfaces Interfaces (26e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Saint-Aubin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00933364v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial Fe/Au/Fe planar spin-valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Local magnetoconductance properties of epitaxial spin-valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Di Matteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M-SNOWS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Les Houches, France</w:t>
+              <w:t xml:space="preserve">International Conference on Nanoscience and Technology (ICN+T 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937024v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hamonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Turban</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00732789v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Local Magnetoconductance Properties of Spin Valves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Ballistic electron emission microscopy investigation of epitaxial thin films and nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Turban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guézo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Tricot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Turban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVième Colloque Louis Néel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">1st Workshop NIMS-UR1 : Materials and sustainable development : issues and challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703860v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00732789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonctions tunnel à très hautes performances à base d'hétérostructures de type II sur GaAs pour les cellules solaires multijonction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Marigo-Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Nationales du Photovoltaïque (JNPV 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Dourdan, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation semi­classique du courant tunnel inter­bandes dans les jonctions tunnel GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France. 1p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3776,114 +3997,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of ballistic electron emission microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electromagnetism. Université de Rennes, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014REN1S074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01127495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4030,51 +4251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanvitha Kunigal Vijaya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rasoanarivo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP06315A" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L De Andres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa575e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532198v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6900" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Andr&#233;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127495v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599195v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanvitha Kunigal Vijaya Shankar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Bideau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP02926K" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598398v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5c01979" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455542v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rasoanarivo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CP06315A" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Louarn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marigo-Lombart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fontaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab1de" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01484634v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Di Matteo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L De Andres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Flores" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa575e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4981135" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aa6900" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Hapiuk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa804e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959843" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00980582v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Arnaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0143-0807/35/3/035023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Herv&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Tricot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Delhaye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L&#233;pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4831755" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03385973v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Jani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Malfait" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Busch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Mietner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ollivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780593v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01617434v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Colin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gu&#233;zo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01610933v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01436488v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Licitra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880001v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Turban" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schieffer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906182v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Andr&#233;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flores" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906187v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937003v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937265v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamonou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732789v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980237v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01780605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piquemal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01127495v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014REN1S074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>