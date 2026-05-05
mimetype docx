--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -1561,282 +1561,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4x4 MIMO Channel Sounding in Tunnels for Train-to-Wayside communications</w:t>
+                <w:t xml:space="preserve">MIMO Channel Characterization in Subway Tunnel for Train-to-Wayside applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
+                <w:t xml:space="preserve">Veikko Hovinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Kyrolainen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antti Roivanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012, 3rd International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2012, 12th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. p732-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00852873v1</w:t>
+                <w:t xml:space="preserve">hal-00853055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Channel Characterization in Subway Tunnel for Train-to-Wayside applications</w:t>
+                <w:t xml:space="preserve">4x4 MIMO Channel Sounding in Tunnels for Train-to-Wayside communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veikko Hovinen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jukka Kyrolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2012, 12th International Conference on ITS Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWCUCA 2012, 3rd International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France. 5p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWCUCA.2012.6402480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853055v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WINNER model for subway tunnel at 5.8 GHz</w:t>
               </w:r>
@@ -2062,291 +2062,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
+                <w:t xml:space="preserve">Adaptive MIMO algorithms for train-to-wayside transmissions in tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imade Fatani</w:t>
+                <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
+              <w:t xml:space="preserve">URSI GASS 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800171v1</w:t>
+                <w:t xml:space="preserve">hal-00601645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive MIMO algorithms for train-to-wayside transmissions in tunnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved adaptive modulation scheme for closed-loop MIMO transmission in tunnel environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">URSI GASS 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey. pp.1-4, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Intelligent Transport Systems Telecommunications, ITST 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Saint Petersburg, Russia. pp.162-167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/URSIGASS.2011.6050544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITST.2011.6060046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601645v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique d'accélération d'un simulateur à tracer de rayons 3D en environnements ferroviaires</w:t>
               </w:r>
@@ -2470,51 +2470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of max-dmin and P-OSM Precoders performance for robust and high data rate MIMO transmissions in underground tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadir Madi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,273 +2585,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imade Fatani</w:t>
+                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vauzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
+              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Athènes, Greece. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568618v1</w:t>
+                <w:t xml:space="preserve">hal-00745503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models and curved surfaces : application to railway transportation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Combeau</w:t>
+                <w:t xml:space="preserve">Improving video transmission reliability over MIMO correlated channels in public transportation systems for security applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Zwingelstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 2100 - Pervasive Mobile &amp; Ambient Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Athènes, Greece. 6 p</w:t>
+              <w:t xml:space="preserve">10th International Conference on Intelligent Transport Systems Telecommunications, ITST 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Kyoto, Japan. pp.Session TU2 : Multimedia Technologies, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745503v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration Method of Radio Propagation Simulator Based on the Ray Tracing for the Prediction of MIMO Channels in Dynamical Railway Environment.</w:t>
               </w:r>
@@ -3185,269 +3185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the MIMO channel correlation in underground railway tunnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust video monitoring system for transportation applications based on joint use of multiple description coding and multiple antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Moniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349153v1</w:t>
+                <w:t xml:space="preserve">hal-00360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust video monitoring system for transportation applications based on joint use of multiple description coding and multiple antennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of the MIMO channel correlation in underground railway tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val d'Or, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00360428v1</w:t>
+                <w:t xml:space="preserve">hal-00349153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of simple MIMO schemes for robust or high data rate transmission systems in underground tunnels</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Moniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC Fall 2008 : 68 th IEEE VTC : Vehicular Technology Conference, 21-24 may, Calgary, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Calgary, Canada. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,695 +3693,695 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
+                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Cocheril</w:t>
+                <w:t xml:space="preserve">Benjamin Kawak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Flancquart</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
+                <w:t xml:space="preserve">Meghana Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762380v1</w:t>
+                <w:t xml:space="preserve">hal-04762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
+                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Tatkeu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04762392v1</w:t>
+                <w:t xml:space="preserve">hal-04762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762326v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
+                <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghana Suresh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04762453v1</w:t>
+                <w:t xml:space="preserve">hal-04762326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762406v1</w:t>
+                <w:t xml:space="preserve">hal-04762380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L3.1 : Rapport de description des évènements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2020, 62p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5098,51 +5098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imade Fadh Eddine Fatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vrigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,183 +5218,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple description coding and scalable video coding combined with multiple input multiple output techniques : two strategies to enhance train to wayside video transmissions in tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imade Fatani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Crépin Nsiala-Nzéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6596, pp.83-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19786-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio wave propagation in curved rectangular tunnels at 5.8 GHz for metro applications, simulations and measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5443,92 +5431,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (202), pp.2011-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1687-1499-2011-202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio wave propagation in arch-shaped tunnels: Measurements and simulations by asymptotic methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5577,92 +5565,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Aveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.44 - 53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Importance of the MIMO Channel Correlation in Underground Railway Tunnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5694,70 +5682,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Pousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.224-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4304/jcm.4.4.224-231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5767,51 +5755,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive radio for high speed railway through dynamic and opportunistic spectrum reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5820,101 +5808,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5924,51 +5912,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6021,92 +6009,92 @@
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr. Yi Zheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Propagation Theories and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intech, http://www.intechopen.com/books/wave-propagation-theories-and-applications/ray-launching-modeling-in, 2013, 978-953-51-0979-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/51881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6165,65 +6153,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ray Launching Modeling in Curved Tunnels with Rectangular or Non Rectangular Section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, pp.239-260, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00985660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId143"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6370,51 +6358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Amoussou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Byiringiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Ghaddab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Fayziyev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Patzold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kyrolainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402480" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veikko Hovinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Roivanen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295903" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DP7D8FZ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.224-231" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Amoussou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Byiringiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Ghaddab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Fayziyev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Patzold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veikko Hovinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Roivanen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kyrolainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402480" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295903" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.224-231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>