--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1561,282 +1561,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIMO Channel Characterization in Subway Tunnel for Train-to-Wayside applications</w:t>
+                <w:t xml:space="preserve">4x4 MIMO Channel Sounding in Tunnels for Train-to-Wayside communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veikko Hovinen</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antti Roivanen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jukka Kyrolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITST 2012, 12th International Conference on ITS Telecommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICWCUCA 2012, 3rd International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, France. 5p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWCUCA.2012.6402480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853055v1</w:t>
+                <w:t xml:space="preserve">hal-00852873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4x4 MIMO Channel Sounding in Tunnels for Train-to-Wayside communications</w:t>
+                <w:t xml:space="preserve">MIMO Channel Characterization in Subway Tunnel for Train-to-Wayside applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jukka Kyrolainen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veikko Hovinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antti Roivanen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICWCUCA 2012, 3rd International Conference on Wireless Communications in Unusual and Confined Areas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITST 2012, 12th International Conference on ITS Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. p732-736</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852873v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WINNER model for subway tunnel at 5.8 GHz</w:t>
               </w:r>
@@ -3185,269 +3185,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust video monitoring system for transportation applications based on joint use of multiple description coding and multiple antennas</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the importance of the MIMO channel correlation in underground railway tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Berbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Combeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Pousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Val d'Or, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360428v1</w:t>
+                <w:t xml:space="preserve">hal-00349153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the importance of the MIMO channel correlation in underground railway tunnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust video monitoring system for transportation applications based on joint use of multiple description coding and multiple antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imade Fatani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Coudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Corlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Moniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Wireless Communications in Underground and Confined Areas (ICWCUCA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies : from Theory to Applications, ICTTA'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349153v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantages of simple MIMO schemes for robust or high data rate transmission systems in underground tunnels</w:t>
               </w:r>
@@ -3472,51 +3472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Berbineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Moniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VTC Fall 2008 : 68 th IEEE VTC : Vehicular Technology Conference, 21-24 may, Calgary, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Calgary, Canada. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,459 +3693,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
+                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Bétaille</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meghana Suresh</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
+                <w:t xml:space="preserve">Amaury Flancquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Tatkeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762453v1</w:t>
+                <w:t xml:space="preserve">hal-04762406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L1.6 : Rapport final du projet</w:t>
+                <w:t xml:space="preserve">eMAPs-D3.4: NLOS/LOS detection based on vision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bétaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Cocheril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kawak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meghana Suresh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04762406v1</w:t>
+                <w:t xml:space="preserve">hal-04762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762392v1</w:t>
+                <w:t xml:space="preserve">hal-04762380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L3.5 : Base de données vidéos EVEREST annotée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4161,227 +4161,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVEREST-L4.1 : Méthodologie et scripts d'évaluation</w:t>
+                <w:t xml:space="preserve">EVEREST-L4.3 : Statistiques d’évaluation et l'évènement national</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.14</w:t>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2022, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762380v1</w:t>
+                <w:t xml:space="preserve">hal-04762392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVEREST-L3.1 : Rapport de description des évènements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Meurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ambellouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Flancquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Tatkeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel. 2020, 62p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5821,51 +5821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Cocheril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Kalakech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Ghys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Transport Research Arena (TRA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. , pp.1-10, 2014</w:t>
@@ -6358,51 +6358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Amoussou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Byiringiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Ghaddab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Fayziyev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Patzold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veikko Hovinen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Roivanen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852873v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kyrolainen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402480" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349153v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295903" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.224-231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04466443v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;taille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meurie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cocheril" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991957v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Marais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali Kazim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ENC48637.2020.9317408" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343233v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Moreno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vizzari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Boker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Niemeijer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Wojke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917272" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Soler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809811v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divitha Seetharamdoo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Amoussou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ghannoum" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170354v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Kwadjane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vrigneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Langlais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2014.6929355" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471396v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kaltenberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Byiringiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arvanitakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Ghaddab" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nussbaum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583955v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akmal Fayziyev" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Patzold" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Masson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2014.6951932" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Aveneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946912v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2013.6685578" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ghys" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka Kyrolainen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWCUCA.2012.6402480" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veikko Hovinen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Roivanen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Hairoud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Pousset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747866v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cr&#233;pin Nsiala-Nz&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSIGASS.2011.6050544" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fatani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zwingelstein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gharbi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2011.6060046" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683200v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cailbault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600972v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Madi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2011.6093048" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568618v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukantar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Corlay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Moniak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530095" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2008.82" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349073v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2007.4295903" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ambellouis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Flancquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tatkeu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kawak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meghana Suresh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762380v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762326v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404569v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Garcia Crespillo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gerbeth" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pognante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Sabina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Herranz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402960v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Caamano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Konovaltsev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazelie Kassabian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009636v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2014-83" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassab" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gransart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Wahl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/785675" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716256v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imade Fadh Eddine Fatini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8DMZS8R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19786-4_8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745907v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2011-202" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.12.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.4.4.224-231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04079802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kalakech" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746448v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/51881" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>