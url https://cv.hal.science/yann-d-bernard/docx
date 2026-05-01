--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -510,295 +510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D model as a dynamic compilation of knowledge: interim results on the city of Alet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Bernard</w:t>
+                <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gouranton</w:t>
+                <w:t xml:space="preserve">Loïc Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologies numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
+              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (16), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4995/var.2017.5862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930151v1</w:t>
+                <w:t xml:space="preserve">hal-01544124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D model as a dynamic compilation of knowledge: interim results on the city of Alet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Langouët</w:t>
+                <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Archaeology Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (16), pp.51-60. </w:t>
+              <w:t xml:space="preserve">Archéologies numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/var.2017.5862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2017.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01544124v1</w:t>
+                <w:t xml:space="preserve">hal-01930151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection géophysique sur la plage du Rocher à Longeville-sur-Mer (Vendée)</w:t>
               </w:r>
@@ -810,51 +810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'AMARAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°30, pp.23-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Nouviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,51 +1151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another brick in the wall: fifth millennium BC earthen-walled architecture on the Channel shores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wattez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
@@ -2789,51 +2789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA 2017 - XXIème colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
@@ -2888,64 +2888,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3125,90 +3125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Informatique et Archéologie de Paris (JIAP) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
@@ -3263,64 +3263,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Meeting Of The European Association Of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,90 +3358,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual reality tools for the West Digital Conservatory of Archaeological Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VRIC 2014, ACM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3747,90 +3747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The West Digital Conservatory of Archaelogical Heritage Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gouranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Langouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 2 avril 2016. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Joussaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5SK29PV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barroso Bermejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01985118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Jouneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny M&#233;relle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Joussaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5SK29PV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barroso Bermejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01985118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Jouneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny M&#233;relle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>