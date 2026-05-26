--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -998,307 +998,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01399035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Another brick in the wall: fifth millennium BC earthen-walled architecture on the Channel shores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bizien-Jaglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wattez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (346), pp.800-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2015.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218209v1</w:t>
+                <w:t xml:space="preserve">hal-01245165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another brick in the wall: fifth millennium BC earthen-walled architecture on the Channel shores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Wattez</w:t>
+                <w:t xml:space="preserve">An Immersive Virtual Sailing on the 18 th -Century Ship Le Boullongne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Guyodo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
+                <w:t xml:space="preserve">Florian Nouviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gaugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Llinares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2015.55⟩</w:t>
+              <w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.201-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/pres_a_00231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01245165v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterflant, un site archéologique sous haute surveillance à Hoedic.</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter one - Methods for the study of large Neolithic stone monuments in Western France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Scarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,51 +1838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mégalithisme atlantique : une illusoire tentative de domestication du temps et de l'espace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2074,51 +2074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grand cairn de Barnenez. nouvelles approches, nouveaux résultats, nouvelles perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo de Balbín-Behrmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2228,51 +2228,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for the study of large Neolithic stone monuments in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,51 +4246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Joussaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.55" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5SK29PV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barroso Bermejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01985118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Jouneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny M&#233;relle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554211v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colleoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024292v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mougne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Ravon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.1972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Arzel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Langouet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01544124v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bizien-Jaglin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Quesnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Langou&#235;t" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/var.2017.5862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01952325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Raux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Joussaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01245165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Laporte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Guyodo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.55" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-5SK29PV6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01218209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Nouviale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Llinares" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/pres_a_00231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02342357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos Benlloch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Monros" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459125v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Hulot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jaouen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-xl-5-w5-131-2015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Scarre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Soler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02474063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Martineau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Seure" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Amiot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guillotin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02492685v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balb&#237;n-Behrmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Barroso Bermejo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467906v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cousseau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01985118v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Jouneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny M&#233;relle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20181357" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01659868v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930936v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01399040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Auger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Roux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094832v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beuchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13695-0_40" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01951705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01948454v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Olmos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>