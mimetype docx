--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann DEVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28nm FDSOI Ultra Low Power 1.5-2.0 GHz Factorial-DLL Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Asprilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.602-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.3047464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise shaping Riemann: an energy efficient data conversion scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0980-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Low Power RF LNA based on the Figure of Merit and the Inversion Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS DAC Based on a Differentiating Arbitrary Waveform Generator Architecture for 5G Handset Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.104-108. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2015.2504947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-body communications: radio-frequency versus ultrasonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSK and OOK compatible RF demodulator for Wake Up Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.ISSN 2079-9268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive interferer cancellation using a Sampled Analog Signal Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2015.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardening Technique for Voltage Reference Circuit in a Standard 130 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe Clock and Data Recovery System Based on Injection-Locked Oscillator for 100 Gbit/s Serial Data Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baguena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Sensitivity Radiofrequency Energy Harvesters Dedicated to Low-Power Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Low-Level Offset Operational Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1451-1458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Ultra Low-Power Analog Circuits using Next Generation BSIM6 MOSFET Compact Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Mangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Chalkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Consumption Millimeter-Wave Voltage Controlled Oscillator in a 65 nm CMOS-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (3), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-stage 60-GHz low-noise amplifier in 65-nm CMOS with body viasing to control gain, linearity, and input matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooman Rashtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Mirabbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of bulk acoustic wave solidly mounted resonators using passive elements : Concept, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 issue 5, pp.496-504. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimum Body Biasing for Gain and Linearity Control in CMOS Low-Noise Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Controlled Delay Line with Phase Quadrature Outputs for [0.9 4]GHz Factorial Delay Locked Loop Dedicated to Zero-IF Multi Standard Local Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.150-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimental Demonstration of a SASP-Based Full Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2010.2041402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Coverage on RF VCOs and BIST for Wafer Sort Using Peak-to-Peak Voltage Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current reuse topology in UWB CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.51-69. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/8420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down Design Methodology of a Multi-bit Continuous-Time Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9206-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 0.9 V 2.45 GHz Self-Testable and Reliability-Enhanced CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (5), pp. 1187 - 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Disruptive Receiver Architecture Dedicated to Software-Defined Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (4), pp.344-348. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.919512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-speed CMOS multi-bit quantizer for continuous-time Delta-Sigma Modulator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (79 - 87), pp.10.1007/s10470-008-9190-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLL with Non Integer Order Loop Filter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Systems, Signals and Devices, Issue on "Systems, Analysis &amp; Automatic Control", Shaker-Verlag Publisher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heavy-Ion Tolerant Clock and Data Recovery Circuit for Satellite Embedded High-Speed Data Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (6), pp.2080-2085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust 130nm-CMOS Built-In Current Sensor Dedicated to RF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 593-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Injection Locked Oscillator Devoted to Radio-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsample/s 2 bits flash ADC with 2–4 GHz input bandwidth for radio astronomy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-8693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS body-effect circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1251-1260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL with non integer order filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1V 270 µW 2 GHz CMOS Synchronized Ring Oscillator Based Prescaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency generation unit: a complex frequency synthesizer for multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE Northeast Workshop on Circuits and Systems (Newcas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5GHz tunable Injection Locked Oscillator for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power SiGe Tunable Synchronous Oscillator for UMTS Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single-event transients in voltage-controlled oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Cressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2081 - 2087. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.820766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS Delay Oriented Waveform Converter for Polyphase Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Design Methodology Dedicated to Dose-Rate-Hardened Linear Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.1468-1473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hiperLAN 5.4 GHz Low-Power CMOS Synchronous Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE Modeling of the Transient Response of Irradiated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Architecture for CMOS BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3V Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiometric Temperature Stable Current Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gervais-Ducouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (272)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 71% Relative Bandwidth Differential Integrated Power Amplifier With Optimized PAE max for 5G-NR FR1 Carrier Aggregation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Cosimulation Methodologies for Digital Predistortion on IC Wideband Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.79-82, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une PLL à Double boucle basée sur une architecture N-entière pour une faible résolution de fréquence en technologie 28nm CMOS FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sandrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sazzad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Power Amplifier for Sub-6 GHz 5G Applications Using Second Harmonic Processing Techniques in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 125-163 GHz Power Amplifier in 28-nm FD-SOI CMOS with 20 dB Gain and 15 dBm Psat for D-Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de prédistorsion numérique d’amplificateur dans le domaine séquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for 112Gb/s PAM4 Wireline ADC-Based Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized body-biasing calibration methodology for high-speed comparators in 22nm FDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.8V 875 MS/s 7b low-power SAR ADC for ADC-Based Wireline Receivers in 22nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hilbert Generator, a Filter-Free Upconverter for 6G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology (RFIT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Phase-Shift Keying for Ultrasonic Intra-Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guedey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Bio-Conference (IMBioC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring VCO Phase Noise Optimization by Pseudo-Differential Architecture in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dematos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium On Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS integrated circuits for radiation hardening and its application to space electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on ASIC (ASICON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Track and Hold Circuit for High Speed ADC-Based Receivers in 22nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Electronics Circuits and Systems (ICECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Croisée de Dimensionnement des Contraintes en Bruit d’un Oscillateur Local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journees Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'égalisation de canal pour liaisons numériques à 100 Gbps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journees Nationales Micro-ondes, JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemann Pump: a Technique For Carrier-Aggregation Radio-Frequency Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Integrated Circuits, Technologies and Applications (ICTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLL-Enhanced PLL Frequency Synthesizer with Two Feedback Loops and Body Biasing for Noise Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Asprilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of a 65 nm Integrated CMOS Waveform Generator for 5G sub-6GHz Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radio-Frequency Real-Time Spectrum Sensor based on an Analog Signal Processing Magnitude Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de sérialisation 10 Gb/s pour convertisseur numérique/analogique sur-échantillonné à faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Distributed-Oscillators at 134 and 202GHz with Phase-Noise Optimization through Body-Bias Control in 28nm CMOS FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics : A Novel Approach for the Design of RFICs in Nanoscale CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFIC Design by Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies Communications Microsystems Optoelectronics Sensors (ET CMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de fréquence à 2,5GHz en technologie 28nm FDSOI de ST Microelectronics, consommation de 100µW, à gigue temporelle contrôlée et robuste aux variations de procédés pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Leonhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-VT active load for low-voltage, high-PSR single-ended amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Frequency Synthesizer Based on a Dual-Locking Ring Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a Riemann Pump RF-DAC in 65 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, Monaco. pp.241-244, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Waveform Generator Based on a CMOS RF-DAC for 5G Carrier Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power Dual-Ring Factorial Delay Locked Loop in 28nm FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Hoang Vu Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Wide Band Analog-to-Digital Converter based on a Delta-Riemann architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Fiawoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium On Integrated Circuits And Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Transmitter in CMOS 28nm FDSOI Technology based on Walsh sequences Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEW Circuits And Systems (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des oscillateurs verrouillés par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition des Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ultrasonic wave propagation for intra-body communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Redois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Intelligent Environments - IE'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced logic routing block for Factorial-DLL based frequency generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium On Integrated Circuits And Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un générateur de signaux pour émetteur correspondant au standard 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle à base de transformations de Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duperray David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 5G: an Integrated CMOS Wide Band Arbitrary Waveform Generator for Carrier Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASICON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics of Full Software Radio circuits and systems: methodology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Software Radio circuits and systems: Design by Mathematics in 28nm FDSOI technology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS (NorthEast Workshop on Circuits and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’amplificateur faible bruit à base de FOM et de coefficient d’inversion pour applications RF Low Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France. pp.531-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics: Full Software Radio Circuits and Systems in 28nm FDSOI Technology for 5G Standard and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics of Full Software Radio circuits and systems: methodology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mmW low power VCO with high tuning range in 28nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, MARSEILLE, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low power CMOS 28FDSOI programmable fractional frequency divider for Wifi-WiGig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S conf 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fransisco, United States. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Low Power RF LNA based on the Figure of Merit and the Inversion Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.478-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Body Communications - Radio-Frequency versus Ultrasonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive interferer cancellation using a Sampled Analog Signal Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Holstensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LILLE, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle intégrale: la pompe de Riemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, LILLE, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle intégrale à base de recombinaison d'harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, LILLE, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P/DLL Frequency Synthesizer Architecture: a Native Trade-Off Between Stability and Wideband Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems (NEWCAS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 97mW 0-4GHz 65nm CMOS Concurrent Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, GUILIN, China. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P/DLL Frequency Synthesizer Architecture: a Native Trade-Off between Stability and Wideband Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, TROIS RIVIERES, Canada. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise Signal Generation System for Ka–Band P2P Applications based on an Injection-Locked Frequency Tripler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, CORONADO CA, United States. pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemann Pump: a Concurrent Transmitter in GaN Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, MARSEILLE, France. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbit/s SiGe Clock and Data Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baguena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, BORDEAUX, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tid-Tolerant Low-Level Offset Operational Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Full Software Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CURITIBA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power Self-Oscillating Mixer for WSN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MUNICH, Germany. pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Band Rejection of Interfering Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, ABU DHABI, United Arab Emirates. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection large bande de signaux interférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Software Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on ASIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk Biased RF Energy Harvesting Dedicated to 900MHz/2.4GHz ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CURITIBA, Brazil. pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Comparison of Low Power power rectifiers dedicated to RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, SEVILLE, Spain. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS 2.4 GHz Phase Shifter based Direct Digital Synthetizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSICT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, XI-AN, China. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 GHz CMOS-SOI Low Power Consumption Voltage Controlled Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, PLAYA DEL CARMEN, Mexico. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité et conception d'un réseau d'antennes dans la bande Ku (10.7 - 12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, BREST, France. pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power digitally-enhanced SASP-based receiver architecture for mobile DVB-S applications in the Ku-band (10.7-12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.545-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4GHz ultra-low Power current-reuse bleeding mixer with resistive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BEYROUTH, Lebanon. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 2 GHz Discrete Time Weighting System Dedicated To Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BEYROUTH, Lebanon. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Watt Building Blocks for Biomedical RF Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new frequency synthesizer stabilization method based on a mixed phase locked loop and delay locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital radio architectures: where and how sampling can be done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IMS - New Architectures for Digitized Receivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Receiver Front-End for 79GHz Automotive Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar / BiCMOS Circuits and Technology Meeting BCTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, ATLANTA, United States. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULP RFFE for Bio-Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60µW LNA for 2.4 GHz Wireless Sensors Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium on RadioFrequency Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.23/28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for mm-Waves building blocks in BicMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejdat Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOCSIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Mobile RF Terminal Paradigms: from Multi-Radio to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-State and Integrated Circuit Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, shanghai, China. pp.654-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power and High Gain Double-Balanced Active Mixer with Integrated Transformer-Based Baluns dedicated to 77 GHz Automotive Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">newcas2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Canada. p 220-221-222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-4 and 9-12 Gb/s CMOS Fully Integrated ILO-based CDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. p152-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Analog Signal Processor for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Built-In Self-Test for LNAs and RF VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference (EuWiT 2010) - RF mmWave DFT/BIST Workshop (WHS03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-Based Fractional-N Frequency Divider for Spurious Tones Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.251-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very Low Voltage Low Power CMOS Low Noise Amplifier with Forward Body Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCASTAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, MONTREAL, Canada. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the receiver system feasibility for mobile DVB – S applications in the Ku – Band (10.7 – 12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, ATHENES, Greece. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated 4GHz Continuous-Time Bandpass Delta-Sigma Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, ATHENES, Greece. pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Biasing Techniques for RF Power Amplifier Linearity and Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Body Biasing to Control Gain, Linearity, and Noise Figure of a mm-Wave CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooman Rashtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Mirabbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCASTAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, MONTREAL, Canada. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low Noise Amplifier for Ultra Wide Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOCSIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 125GHz LC-VCO in a SiGe:C technology dedicated to mmW applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar/ BiCMOS Circuits and Technology Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, United States. pp.50-51-52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 80GHz range Synchronized Push-push Oscillator For Automotive Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC Radio Frequency Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, United States. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, ANAHEIM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe:C BiCMOS LNA for 94GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar/ BiCMOS Circuits and Technology Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Austin, United States. pp.304-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of Bulk Acoustic Wave filters using CMOS transistors: concept, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, ANAHEIM, United States. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Ultra Low Power LNA for 2.4GHz Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems - ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Multi-bit Feedback DAC Dedicated to High-speed Continuous-time DS Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Iguaçu Falls, Brazil. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power and High Gain Double-Balanced Mixer dedicated to 77 GHz Automotive Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Spain. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Power Amplifier Dedicated to Power Management for 802.11n / 802.16e Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Workshop on Power Amplifiers for Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Tuned Voltage Controlled Delay Element for 1-10GHz DLL-based Frequency Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable gain 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ph.D. Research in Microelectronics &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe:C BiCMOS LNA for 60GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelle Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar / BiCMOS Circuits and Technology Meeting (BCTM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Capry, Italy. pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la radio logicielle intégrale: le SASP, un processeur analogique du signal en temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Scheme for RF VCOs Allowing the Self-Correction of the CUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel WLAN Power Amplifier Adaptive Loop Based on Delta-Sigma Non-Linearity Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.594-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'IIP3 des amplificateurs faible bruit par effet de substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 64GHz Push-Push Oscillator in 0.13μm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Roma, Italy. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Software-Defined to Software Radio: Analog Signal Processor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio and Wireless Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers la radio logicielle intégrale: le SASP, un processeur analogique du signal en temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of Fractional Synthesizers for 60 GHz WPANs: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de Fréquence pour applications 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Controlled Delay Line with phase quadrature outputs for [0.9-4] GHz F-DLL dedicated to Zero-IF multi-standard LO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Brazil. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIP3 optimization through body biasing in Low Noise Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newcas-Taisa'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un synthétiseur de fréquence fractionnaire large bande à éléments à retard contrôlable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz cascode LNA with interstage matching: performance comparison between 130nm BiCMOS and 65nm CMOS-SOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signals, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jerba, Tunisia. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Delta Sigma Built-In-Current-Sensor as a Signal Strength Indicator for RF Transceiver Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Natal, Brazil. pp 100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave and Power Characterization for Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering EAEEIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Valencia, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur push push à 79GHz réalisé en technologie 0.13um pour des applications radars anticollision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Low-Noise Amplifier Linearization through Body Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology (RFIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first experimental demonstration of a SASP-based full Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur Analogique en technologie 65nm CMOS destiné à la Radio Logicielle pour des Terminaux Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Class-E Power VCO in 65nm CMOS Technology: Application to RF Transmitter Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Circuits and Systems (ISCAS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Seattle, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current reuse CMOS LNA for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Circuits Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.294-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature and Power Supply Independent CMOS Voltage Reference for Built-In Self-Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur Analogique de Signaux Radio-Frequences destine la Radio Logicielle pour des Terminaux Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.476-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS RF Front End dedicated to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Technical Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Washington D.C., United States. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Waves design trends in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelle Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm-Waves design trends in BiCMOS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS Analog Processor for Mobile Terminals Software Radio Front End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII SIM - South Symposium on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bento Goncalves, Brazil. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en puissance aux fréquences millimétriques de circuits nanométriques en technologie silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées pédagogiques CNFM (CNFM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Malo, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">79GHz Push-Push Oscillators in 0.13µm SiGe BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Malta. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 8-GHz Injection Locked Oscillator for HDR UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk-Controlled Temperature and Power Supply Independent CMOS Voltage Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE North East Workshop on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65nm CMOS Circuit Design of a Sampled Analog Signal Processor dedicated to RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northeast Workshop on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonidealities Study of a Continuous-Time Delta-Sigma Modulator Using VHDL-AMS Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Firenze, Italy. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur Analogique-Numérique Rapide Utilisant un Modulateur Sigma-Delta à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technique pour Reconfigurer les Résonateurs et les Filtres BAW-SMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-ondes (JNM2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Lamb Wave Resonators in Bandpass Delta-Sigma Converters for Digital Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolynn Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montreal, Canada. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur de Traitement du Signal Analogique destiné à la Radio Logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LNA Topology with Transformer-based Input Integrated Matching and its 60-GHz Millimeter-wave CMOS 65-nm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2007. ICECS '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.1019-1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Frequency Lamb Wave Filters for RF Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Disruptive Software-Defined Radio Receiver Architecture Based on Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-Gb/s CMOS Fully Integrated ILO-based CDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Delta-Sigma Modulator Based on High-Speed Low-Resolution A/D Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.944-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial Delay Locked Loop: a solution to fulfill multistandard RF synthesizer requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'07 (PhD Research in Microelectronics and Electronics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD tools dedicated to the design and test of RFICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Radio Frequency Receiver Architecture Based on Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montreal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de fréquence reconfigurable [900 MHz - 5,8 GHz] totalement intégrable en technologie CMOS SOI 130nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RF circuit design methodology dedicated to critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prime 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, bordeaux, France. pp. 53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Multi-Bit Continuous-Time Bandpass Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 5.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 GHz fully integrated CMOS synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State and Integrated-Circuit Technology, 2008. ICSICT 2008. 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un Récepteur Radio Logicielle à Temps Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low voltage current reuse LNA in a 130nm CMOS technology for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Digital Transmitter Architecture for Constant Envelope Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Information, Communications and Signal Processing (ICICS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapour, Singapore. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Sensor Design for ZIGBEE LNA monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transformer-based 60GHz LNA for low voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Integration Technology (RFIT2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapore. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Radio based on Sampled Analog Signal Processing Dedicated to Digital Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME -Phd Research In Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500-Mhz Sigma-Delta Phase Interpolation Direct Digital Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bègueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A-SSCC IEEE Asian Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jeju, South Korea. pp.452-455, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASSCC.2007.4425728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub1V CMOS LNA dedicated to 802.11b/g applications with self-test & high reliability capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp. 343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heavy-Ion Tolerant Clock and Data Recovery Circuit for Satellite Embedded High-Speed Data Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 Annual International Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu - Hawaii, United States. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed CMOS Analog-to-Digital Converter for Front-End Receiver Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Symposium on Integrated Circuits and System Design - SBCCI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reconfigure BAW-SMR Filters Using CMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500-MHz Sigma-Delta Phase-Interpolation Direct Digital Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Asian Solid-State Circuits Conference, (ASSCC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jeju, South Korea. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Behavioural Modelling of High-Speed Continuous-Time Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.118-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Amplificateur Faible Bruit CMOS avec Autotest Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microelectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rennes, France. pp. 36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Frequency Lamb Wave Resonators and Filters for RF Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1045 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4GHz Continuous-Time Bandpass Delta-Sigma Modulator for Directly High IF A/D Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE SYMPOSIUM ON INTEGRATED CIRCUITS AND SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ouro Preto, Brazil. pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation-hardened injection locked oscillator devoted to radio-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bequeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems (RADECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.2040-2046, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.876669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust 130nm-CMOS Built-In Current Sensor Dedicated to RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southsampton, United Kingdom. pp. 151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation d'argument des oscillators verrouillés par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection Locked Oscillator Based RF Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Test of Integrated Systems in nanoscale technology (DTIS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Bulk Acoustic Wave Filters: Application to WLAN 802.11b/g (2.40-2.48 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Blocks Beyond 20GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm-Waves Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4mA, 0.25 SiGe, 23GHz BiFET Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1019-1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power and Low Silicon Area Testable CMOS LNA Dedicated to 802.15.4 Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp. 383 - 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Modulation of Injection Locked Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Ph.D Research in Microelectronics and Electronics (Prime'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Otranto, Italy. pp.231-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SiGe Reconfigurable Power Amplifier for RF Applications: Device and Multi-standard Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, NICE, France. pp.331 - 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAE Enhancement Methodology for SiGe Power Amplifier in UMTS/W-CDMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Northeast Workshop on Circuits and Systems (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gatineau, Québec, Canada. pp. 169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistandard RF Receiver Front-End Using a Reconfigurable FBAR Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pavao Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE-NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-IF Sampling Continuous-Time Bandpass Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PH.D. RESEARCH IN MICROELECTRONICS AND ELECTRONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Otranto, Italy. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-IF Cartesian Feedback Transmitter with Digital Processing for WCDMA User Handset IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Northeast Workshop on Circuits and Systems (NEWCAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Injection Locked Oscillator Devoted to Radio-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and Its Effects on Components and Systems (RADECS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptive design solutions for frequency generation in silicon RFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Radio-Frequency Integration Technology: Integrated Circuits for Wideband Communication and Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Singapore. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance multi-standard GSM/DCS/UMTS en technologie SiGe : étude de la reconfigurabilité en puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes JNM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-10 GHz 0.13/spl mu/m CMOS body effect reuse LNA for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.25 ìm SiGe Receiver Front-End for 5GHz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave and Optoelectronics Conference (IMOC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Gigahertz Frequency Synthesis on Silicon Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2005 EuMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiphase Phase/Frequency Detector-based Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuit Symposium (RFIC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonneur-bloqueur large bande ultra-rapide en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new PLL architecture: the Composite PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Int. Midwest Symposium on Circuits and Systems (MWSCAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVISEUR À 5 GHz BASSE-CONSOMMATION À BASE D'OSCILLATEUR EN ANNEAU SYNCHRONISÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on FBAR Filters Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Electronics, Circuits and Systems, ICECS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Delta-Sigma Modulator Model for A/D Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 23-24 GHz low power frequency synthesizer in 0.25 μm SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapouyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Gallium Arsenide and Other Compound Semiconductors Application Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00370534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-signal cartesian Feedback LINEARIZATION system for a Zero-IF wcdma transmitter handset IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ph.D. Research in Microelectronics and Electronics (PRIME05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Controlled-Class Power Amplifier Applied to Reconfigurable Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Microwave Conference, EuMC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL with non integer order filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Conference on Systems, Signals &amp; Devices (SSD'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Electrodes on The Reconfiguration of BAW Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium, MMS'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMSK Modulation of Subharmonic Injection Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid State Circuits Conference (ESSCIRC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated 24 Ghz Fractional PLL with a Low-Power Synchronized Ring Oscillator Divider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 675 µW 5 GHz Low-Voltage BiCMOS Synchronised Ring Oscillator Based Prescaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Multi-Standard Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial of the 2002 IEEE International Symposium on Circuits and Systems (ISCAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of a Ratiometric Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-functional approach of frequency synthesizer dedicated to the next multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Power Amplifier with Dynamic Bias for Efficient Power Control in UMTS/W-CDMA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional RF frequency synthesizer for multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1.8 V 4.3 GHz SiGe Tunable Synchronous Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Pacific Microwave Conference (APMC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of a Ratiometric Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MOS Varactor Biasing for VCO Gain Equalization in 0.13µm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Divel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuit Symposium (RFIC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable RF Power Amplifier Biasing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Annual IEEE Northeast Workshop on Circuits and Systems (NEWCAS2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-6 GHz CMOS Factorial Delay Locked Loop Dedicated to Multi-Standard Frequency Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prooceedings of the IEEE International Symposium on Industrial Electronics ISIE2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d un convertisseur 3 bits à 4 Géchantillons/s pour radiotélescopes en bande millimétrique et submillimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Programmable CMOS RF Frequency Synthesizer for Multi-standard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual IEEE Northeast Workshop on Circuits and Systems (NEWCAS2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Québec, Canada. pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting Out of Analogue IC Architectures using the DOE Method : a New Tool for Quality Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceeding ESREF 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsps, 2-4 GHz Input Bandwidth, 3-bits Flash A/D Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Recoquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conf. On Electronics, Circuits and Systems (ICECS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Israel. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.9V body effect feedback 2 GHz Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 25th European Solid State Circuits Conference (ESSCIRC'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2 GHz 2 mW SiGe BiCMOS Frequency Divider with New Latch Based Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Topical Meeting on Silicon Monolithic Intergrated Circuits in RF Systems (SiRF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Cancellation Architecture for Direct Conversion Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design of Circuits and Integrated Systems Conference (DCIS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de polarisation contrôlables dédiés aux amplificateurs de puissance reconfigurables multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes, Journée Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Implementation of the CMOS Active-Load Body-Effect Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.9V body effect feedback 2 GHz Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 25th European Solid State Circuits Conference (ESSCIRC'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Cancellation Architecture for Direct Conversion Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design of Circuits and Integrated Systems Conference (DCIS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DC cancellation architecture for direct conversion receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Software Defined Radio : The ADC Goes from Baseband to Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWADC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perugia, Italy. pp.259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative open-loop CDR based on injection-locked oscillator for high-speed data link applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2 GHz 2 mW SiGe BiCMOS Frequency Divider with New Latch Based Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Topical Meeting on Silicon Monolithic Intergrated Circuits in RF Systems (SiRF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DC cancellation architecture for direct conversion receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 GHz Low-Power Quadrature SiGe VCO with Automatic Amplitude Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 2003 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de Fréquence à base de DLL Factorisée pour application HiperLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TELECOM 2003 &amp; 3èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1 V RF frontal for both HIPERLAN/2 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SEE faible tension faible consommation (FTFC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5.2 GHz Tunable Synchronous Oscillator for IEEE 802.11a Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de Fréquence à base de DLL Factorisée pour application HiperLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TELECOM 2003 &amp; 3èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 GHz Low-Power Quadrature SiGe VCO with Automatic Amplitude Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 2003 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de polarisation contrôlables dédiés aux amplificateurs de puissance reconfigurables multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques “Interférences d'ondes”, GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Implementation of the CMOS Active-Load Body-Effect Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-V 2GHZ VLSI CMOS Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1 V RF frontal for both HIPERLAN/2 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SEE faible tension faible consommation (FTFC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial DLL : Application to a 5 GHz Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of Design of Ciruicts and Integrated Systems (DCIS2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Espagne. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial DLL : Application to a 5 GHz Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of Design of Ciruicts and Integrated Systems (DCIS2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Espagne. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5.2 GHz Tunable Synchronous Oscillator for IEEE 802.11a Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-V 2GHZ VLSI CMOS Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative open-loop CDR based on injection-locked oscillator for high-speed data link applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronous Oscillator in Frequency Generation : an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Microelectronics (ICM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation à distance de circuits radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsamples/S with 2-4 GHz Input Bandwidth SIGE Digitizer for Radio Astronomy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE 15th Symposium on Integrated Circuits and System Design (SBCCI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe 4-Gsps 2-Bits Digitizer with 2-4 GHz Input Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsamples/S with 2-4 GHz Input Bandwidth SIGE Digitizer for Radio Astronomy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE 15th Symposium on Integrated Circuits and System Design (SBCCI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel 1-Gbps Clock and Data Recovery Architecture using Synchronous Oscillator in CMOS VLSI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 28th European Solid State Circuits Conference (ESSCIRC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronous Oscillator in Frequency Generation : an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Microelectronics (ICM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe 4-Gsps 2-Bits Digitizer with 2-4 GHz Input Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel 1-Gbps Clock and Data Recovery Architecture using Synchronous Oscillator in CMOS VLSI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 28th European Solid State Circuits Conference (ESSCIRC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoteaching for RF measurements of ICs in L - S - C bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Association for Education in Electrical and Information Engineering (EAEEIE'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Generator Using Factorial DLL for Video Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS 2 GHz active load body effect mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Design of Circuits and Integrated Systems Conf. (DCIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and behavioral simulation of phase noise and jitter in oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Symposium on Circuits and Systems, ISCAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Laser System for X-Rays Flashes Sensitivity Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 7th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-enseignement de la caractérisation de circuits radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur de signaux orienté délai en technologie CMOS dédié à la réalisation d'un synthétiseur 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS VLSI Delay Oriented Waveform Converter Dedicated to the Synthesizer of an UMTS Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS 2 GHz active load body effect mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Design of Circuits and Integrated Systems Conf. (DCIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Generator Using Factorial DLL for Video Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Design Methodology Dedicated to Dose Rate Hardened Linear Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS VLSI Delay Oriented Waveform Converter Dedicated to the Synthesizer of an UMTS Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE Modeling of the Transient Response of Irradiated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des effets de dose cumulée sur les règles de conception des circuits intégrés bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CAO des circuits intégrés et systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BiCMOS implementation of the Hodgkin-Huxley formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Microelectronics for Neural Networks and Fuzzy Systems, Microneuro 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Suisse. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations électriques des effets de débit de dose et de dose cumulée dans les circuits intégrés bipolaires : méthodologie de conception durcie aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude RADECS96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog ASIC for RF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelec-tronics Partners Conference (EMP-C '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Suisse. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple purpose programmable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Neuroscience, 24th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BiCMOS ASIC for modeling biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Microelectronics for Neural Networks and Fuzzy systems, Microneuro 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système émetteur-récepteur à base d'ASICs, destiné à la télésurveillance par gestion technique centralisée hertzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop circuits analogiques hautes fréquences du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digitization of low level transducer outputs for low power intracorporeal telemetry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of twelfth International Symposium on Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on ICECS 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 (2), pp.101-103, 2016, International Journal of Analog Integrated Circuits and Signal Processing (AISCP) </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-016-0720-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable RF Power Amplifiers on Silicon for Wireless Handsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerAnalog Circuits and Signal Processing, pp.166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave Distributed Oscillators in 28nm FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Terminal - Benefits of Body-Biasing Techniques for FDSOI Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-166, 2020, 978-3-030-39496-7. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Analog Signal Processing: From Software-Defined to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies and Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-287, 2010, Lecture Notes in Electrical Engineering, Vol. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital CMOS amplifier for RF applications with voltage controlled operating point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, pp.133-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode, Multi-standard RF Reconfigurable Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Filters and Amplifiers 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jarry, pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, pp. 133-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System, method and computer program product for communicating semantic messages over a communication channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4447348. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a radio signal, and corresponding computer program products and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024208899. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predistorting an input signal with a view to compensating for the effect of a non-linear transfer function of a power amplifier, corresponding computer program products and corresponding devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023222655. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal modulé et chaine d’émission à radiofréquence associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091964. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformée de Fourier rapide à multiplexage/démultiplexage progressif pour un signal série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1913615. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encodeur Numerique Pour Signaux Modules, Et Dispositif De Generation D'un Signal Analogique Associe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060913A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating a modulated digital signal and system for generating a modulated analog signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018115139A3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de generation d'un signal numerique module et systeme de generation d'un signal analogique module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3060912A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating analogue signals and associated use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017067804. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération de signaux analogiques et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3042928. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for generating an analogue signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/184388. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency signal transmission method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20140235186. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'émission d'un signal radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR3002345. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d’un signal analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3005815. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'un signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR3002392. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal generation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US20140233671. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz Compact RFFE for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 12-GR1CO-0230US01. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Time Analogue/Digital Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20130271304. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Frequency Divider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badets Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20120001665. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé de génération d'un signal de fréquence paramétrable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2964809A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device And Method For Generating A Signal Of Parametrizable Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20120062288. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Power Amplifier and use of such amplifier for making a multi-standard amplifier stage for mobile phone communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deval Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 361170-1131, WO2008099113. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency Signal Power Amplification Method and Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20110018637. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre à Résonnateurs Acoustiques de Type BAW reconfigurable par Voie Numérique et Procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2927742. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Distributed Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US2009302959. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter with BAW acoustic resonators, with digital reconfiguration and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP2091148. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de fourniture d'un signal oscillant (Power VCO Classe E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2926936. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the analog processing of a radio signal for a radio frequency receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent pending N B07-0400EXT US-06-GR1-225. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Acoustic Resonator having an Adjustable Resonance Frequency and Use of Such Resonator in the Telephone Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008090050. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Electronic Device For Frequency Shifting An Analogue Signal, In Particular For Mobile Telephony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008/152322. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif électronique de décalage fréquentiel d'un signal analogique, en particulier pour la téléphonie mobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-0755441. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de traitement analogique d'un signal radio pour récepteur radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-0755443. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Locked Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent No. 20060232344. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance reconfigurable et utilisation d'un tel amplificateur pour la réalisation d'un étage d'amplification multistandard pour poste téléphonique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : B05-4060FR. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur acoustique en volume à fréquence de résonance réglable et utilisation d'un tel résonateur dans le domaine de la téléphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B05-4062FR. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'Horloge et de Données à Base d'Oscillateur Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0204201. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits et Procédés de Génération de Signaux en Décalage de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0004501. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics : a different approach for the design of RFICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId594"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Yann DEVAL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">28nm FDSOI Ultra Low Power 1.5-2.0 GHz Factorial-DLL Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Asprilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (2), pp.602-606. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2020.3047464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise shaping Riemann: an energy efficient data conversion scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-017-0980-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS DAC Based on a Differentiating Arbitrary Waveform Generator Architecture for 5G Handset Transmitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63 (1), pp.104-108. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2015.2504947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Low Power RF LNA based on the Figure of Merit and the Inversion Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (3), pp.275-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-body communications: radio-frequency versus ultrasonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-015-0659-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FSK and OOK compatible RF demodulator for Wake Up Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.ISSN 2079-9268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive interferer cancellation using a Sampled Analog Signal Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Radar Sonar and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-rsn.2015.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardening Technique for Voltage Reference Circuit in a Standard 130 nm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiGe Clock and Data Recovery System Based on Injection-Locked Oscillator for 100 Gbit/s Serial Data Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baguena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 49 (9)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of High Sensitivity Radiofrequency Energy Harvesters Dedicated to Low-Power Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.72-83. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/jolpe.2014.1297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation-Hardened Low-Level Offset Operational Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (3), pp.1451-1458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Ultra Low-Power Analog Circuits using Next Generation BSIM6 MOSFET Compact Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anurag Mangla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A. Chalkiadaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Low Power Consumption Millimeter-Wave Voltage Controlled Oscillator in a 65 nm CMOS-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (3), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4-stage 60-GHz low-noise amplifier in 65-nm CMOS with body viasing to control gain, linearity, and input matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooman Rashtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Mirabbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (1), pp.75-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of bulk acoustic wave solidly mounted resonators using passive elements : Concept, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 issue 5, pp.496-504. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmce.20554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01044466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimum Body Biasing for Gain and Linearity Control in CMOS Low-Noise Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Controlled Delay Line with Phase Quadrature Outputs for [0.9 4]GHz Factorial Delay Locked Loop Dedicated to Zero-IF Multi Standard Local Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.150-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Experimental Demonstration of a SASP-Based Full Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 45 (5), pp.979-988. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSSC.2010.2041402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Coverage on RF VCOs and BIST for Wafer Sort Using Peak-to-Peak Voltage Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26 (3), pp.355-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current reuse topology in UWB CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.51-69. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/8420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-down Design Methodology of a Multi-bit Continuous-Time Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (1), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9206-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a 0.9 V 2.45 GHz Self-Testable and Reliability-Enhanced CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (5), pp. 1187 - 1193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Disruptive Receiver Architecture Dedicated to Software-Defined Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 2 Analog and Digital Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (4), pp.344-348. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSII.2008.919512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a high-speed CMOS multi-bit quantizer for continuous-time Delta-Sigma Modulator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 57 (79 - 87), pp.10.1007/s10470-008-9190-9. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-008-9190-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heavy-Ion Tolerant Clock and Data Recovery Circuit for Satellite Embedded High-Speed Data Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Malou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (6), pp.2080-2085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLL with Non Integer Order Loop Filter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Systems, Signals and Devices, Issue on "Systems, Analysis &amp; Automatic Control", Shaker-Verlag Publisher</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3 (1), pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust 130nm-CMOS Built-In Current Sensor Dedicated to RF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp. 593-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Injection Locked Oscillator Devoted to Radio-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsample/s 2 bits flash ADC with 2–4 GHz input bandwidth for radio astronomy application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.31-38. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-006-8693-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF CMOS body-effect circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37, pp.1251-1260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL with non integer order filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1V 270 µW 2 GHz CMOS Synchronized Ring Oscillator Based Prescaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The frequency generation unit: a complex frequency synthesizer for multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE Northeast Workshop on Circuits and Systems (Newcas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.231-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5GHz tunable Injection Locked Oscillator for wireless applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microwaves and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power SiGe Tunable Synchronous Oscillator for UMTS Downlink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEICE Transactions on Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1, pp.1422-1426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of single-event transients in voltage-controlled oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Cressler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2081 - 2087. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.820766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS Delay Oriented Waveform Converter for Polyphase Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 37, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Design Methodology Dedicated to Dose-Rate-Hardened Linear Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49, pp.1468-1473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hiperLAN 5.4 GHz Low-Power CMOS Synchronous Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 49, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE Modeling of the Transient Response of Irradiated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Architecture for CMOS BICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 35, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3.3V Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 33, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiometric Temperature Stable Current Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gervais-Ducouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 29, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (272)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 71% Relative Bandwidth Differential Integrated Power Amplifier With Optimized PAE max for 5G-NR FR1 Carrier Aggregation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISICAS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark of Cosimulation Methodologies for Digital Predistortion on IC Wideband Power Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 19th European Microwave Integrated Circuits Conference (EuMIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. pp.79-82, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuMIC61603.2024.10732635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une PLL à Double boucle basée sur une architecture N-entière pour une faible résolution de fréquence en technologie 28nm CMOS FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateus B. Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Sandrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sazzad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wideband Power Amplifier for Sub-6 GHz 5G Applications Using Second Harmonic Processing Techniques in 28nm FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Quéheille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 125-163 GHz Power Amplifier in 28-nm FD-SOI CMOS with 20 dB Gain and 15 dBm Psat for D-Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lhomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de prédistorsion numérique d’amplificateur dans le domaine séquentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National du GDR SOC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for 112Gb/s PAM4 Wireline ADC-Based Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized body-biasing calibration methodology for high-speed comparators in 22nm FDX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Arequipa, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.8V 875 MS/s 7b low-power SAR ADC for ADC-Based Wireline Receivers in 22nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th IFIP/IEEE International Conference on Very Large Scale Integration (VLSI SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hilbert Generator, a Filter-Free Upconverter for 6G Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology (RFIT 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binary Phase-Shift Keying for Ultrasonic Intra-Body Area Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Guedey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Bio-Conference (IMBioC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring VCO Phase Noise Optimization by Pseudo-Differential Architecture in 28nm FD-SOI CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Dematos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium On Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of CMOS integrated circuits for radiation hardening and its application to space electronics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on ASIC (ASICON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Chongqing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Track and Hold Circuit for High Speed ADC-Based Receivers in 22nm FDSOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Electronics Circuits and Systems (ICECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode Croisée de Dimensionnement des Contraintes en Bruit d’un Oscillateur Local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romane Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gaidioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journees Nationales Micro-ondes (JNM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'égalisation de canal pour liaisons numériques à 100 Gbps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Cops</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Journees Nationales Micro-ondes, JNM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DLL-Enhanced PLL Frequency Synthesizer with Two Feedback Loops and Body Biasing for Noise Cleaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Asprilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemann Pump: a Technique For Carrier-Aggregation Radio-Frequency Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Integrated Circuits, Technologies and Applications (ICTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Demonstration of a 65 nm Integrated CMOS Waveform Generator for 5G sub-6GHz Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bisiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface de sérialisation 10 Gb/s pour convertisseur numérique/analogique sur-échantillonné à faible consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radio-Frequency Real-Time Spectrum Sensor based on an Analog Signal Processing Magnitude Calculator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Integrated Circuits and Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Distributed-Oscillators at 134 and 202GHz with Phase-Noise Optimization through Body-Bias Control in 28nm CMOS FDSOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States. pp.156-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RFIC Design by Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies Communications Microsystems Optoelectronics Sensors (ET CMOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics : A Novel Approach for the Design of RFICs in Nanoscale CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de fréquence à 2,5GHz en technologie 28nm FDSOI de ST Microelectronics, consommation de 100µW, à gigue temporelle contrôlée et robuste aux variations de procédés pour l’IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Leonhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20èmes Journées Nationales Micro-Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-VT active load for low-voltage, high-PSR single-ended amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bampi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Concurrent Transmitter in CMOS 28nm FDSOI Technology based on Walsh sequences Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duperray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International NEW Circuits And Systems (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Low Power Frequency Synthesizer Based on a Dual-Locking Ring Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental demonstration of a Riemann Pump RF-DAC in 65 nm CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd IEEE International Conference on Electronics Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monaco, Monaco. pp.241-244, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Waveform Generator Based on a CMOS RF-DAC for 5G Carrier Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power Dual-Ring Factorial Delay Locked Loop in 28nm FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Hoang Vu Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Solid-State and Integrated Circuit Technology (ICSICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra Wide Band Analog-to-Digital Converter based on a Delta-Riemann architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Fiawoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium On Integrated Circuits And Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie des oscillateurs verrouillés par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème édition des Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of ultrasonic wave propagation for intra-body communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Redois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Intelligent Environments - IE'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A balanced logic routing block for Factorial-DLL based frequency generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Symposium On Integrated Circuits And Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle à base de transformations de Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duperray David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un générateur de signaux pour émetteur correspondant au standard 5G</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward 5G: an Integrated CMOS Wide Band Arbitrary Waveform Generator for Carrier Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASICON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics of Full Software Radio circuits and systems: methodology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Software Radio circuits and systems: Design by Mathematics in 28nm FDSOI technology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NEWCAS (NorthEast Workshop on Circuits and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception d’amplificateur faible bruit à base de FOM et de coefficient d’inversion pour applications RF Low Power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bordeaux, France. pp.531-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics: Full Software Radio Circuits and Systems in 28nm FDSOI Technology for 5G Standard and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Midwest Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Fort Collins, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics of Full Software Radio circuits and systems: methodology and application to 5G standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive interferer cancellation using a Sampled Analog Signal Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oskar Holstensson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADAR 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LILLE, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle intégrale: la pompe de Riemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, LILLE, France. pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for Low Power RF LNA based on the Figure of Merit and the Inversion Coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Enz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems (ICECS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.478-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very low power CMOS 28FDSOI programmable fractional frequency divider for Wifi-WiGig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SOI-3D-Subthreshold Microelectronics Technology Unified Conference (S3S conf 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, San Fransisco, United States. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mmW low power VCO with high tuning range in 28nm FDSOI CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, MARSEILLE, France. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-Body Communications - Radio-Frequency versus Ultrasonic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel T.H. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Owen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marseille, France. pp.18-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un émetteur radio logicielle intégrale à base de recombinaison d'harmoniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, LILLE, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P/DLL Frequency Synthesizer Architecture: a Native Trade-Off Between Stability and Wideband Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE North-East Workshop on Circuits and Systems (NEWCAS2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 97mW 0-4GHz 65nm CMOS Concurrent Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSICT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, GUILIN, China. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The P/DLL Frequency Synthesizer Architecture: a Native Trade-Off between Stability and Wideband Frequency Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, TROIS RIVIERES, Canada. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Phase Noise Signal Generation System for Ka–Band P2P Applications based on an Injection-Locked Frequency Tripler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dwight Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, CORONADO CA, United States. pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Riemann Pump: a Concurrent Transmitter in GaN Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, MARSEILLE, France. pp.12-18, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2014.7050055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Ultra-Low Power Self-Oscillating Mixer for WSN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MUNICH, Germany. pp.22-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100 Gbit/s SiGe Clock and Data Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baguena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCTM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, BORDEAUX, France. pp.44-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tid-Tolerant Low-Level Offset Operational Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Piccin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Morche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -Y. Seyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, PARIS, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of Full Software Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CURITIBA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide-Band Rejection of Interfering Signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, ABU DHABI, United Arab Emirates. pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjection large bande de signaux interférents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.346-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full Software Radio Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on ASIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01553095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk Biased RF Energy Harvesting Dedicated to 900MHz/2.4GHz ISM Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, CURITIBA, Brazil. pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00917041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Comparison of Low Power power rectifiers dedicated to RF Energy Harvesting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, SEVILLE, Spain. pp.271-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS 2.4 GHz Phase Shifter based Direct Digital Synthetizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSICT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, XI-AN, China. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65 GHz CMOS-SOI Low Power Consumption Voltage Controlled Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Circuits and Systems (LASCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, PLAYA DEL CARMEN, Mexico. pp.220-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power 2 GHz Discrete Time Weighting System Dedicated To Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Abiven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BEYROUTH, Lebanon. pp.50-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00642017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité et conception d'un réseau d'antennes dans la bande Ku (10.7 - 12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Larie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, BREST, France. pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low power digitally-enhanced SASP-based receiver architecture for mobile DVB-S applications in the Ku-band (10.7-12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fadhuile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio and Wireless Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Phoenix, United States. pp.545-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.4GHz ultra-low Power current-reuse bleeding mixer with resistive feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, BEYROUTH, Lebanon. pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-Watt Building Blocks for Biomedical RF Transceivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new frequency synthesizer stabilization method based on a mixed phase locked loop and delay locked loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Rio de Janeiro, Brazil. pp.82-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital radio architectures: where and how sampling can be done</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IMS - New Architectures for Digitized Receivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, BALTIMORE, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Chip Receiver Front-End for 79GHz Automotive Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar / BiCMOS Circuits and Technology Meeting BCTM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, ATLANTA, United States. pp.52-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ULP RFFE for Bio-Medical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 60µW LNA for 2.4 GHz Wireless Sensors Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium on RadioFrequency Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Baltimore, United States. pp.23/28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Methodology for mm-Waves building blocks in BicMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejdat Demirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOCSIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Biasing Techniques for RF Power Amplifier Linearity and Efficiency Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on IC Design and Technology (ICICDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-4 and 9-12 Gb/s CMOS Fully Integrated ILO-based CDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, United States. p152-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Analog Signal Processor for Cognitive Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low Power and High Gain Double-Balanced Active Mixer with Integrated Transformer-Based Baluns dedicated to 77 GHz Automotive Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">newcas2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Canada. p 220-221-222-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Mobile RF Terminal Paradigms: from Multi-Radio to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Solid-State and Integrated Circuit Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, shanghai, China. pp.654-657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00516970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Built-In Self-Test for LNAs and RF VCOs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wireless Technology Conference (EuWiT 2010) - RF mmWave DFT/BIST Workshop (WHS03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Random-Based Fractional-N Frequency Divider for Spurious Tones Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.251-255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A very Low Voltage Low Power CMOS Low Noise Amplifier with Forward Body Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCASTAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, MONTREAL, Canada. pp.341-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the receiver system feasibility for mobile DVB – S applications in the Ku – Band (10.7 – 12.75 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, ATHENES, Greece. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated 4GHz Continuous-Time Bandpass Delta-Sigma Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Béraud-Sudreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, ATHENES, Greece. pp.250-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Body Biasing to Control Gain, Linearity, and Noise Figure of a mm-Wave CMOS LNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hooman Rashtian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahriar Mirabbasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCASTAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, MONTREAL, Canada. pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Low Noise Amplifier for Ultra Wide Band Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOCSIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, ANAHEIM, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 80GHz range Synchronized Push-push Oscillator For Automotive Radar Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC Radio Frequency Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Anaheim, United States. pp.124-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00466854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 125GHz LC-VCO in a SiGe:C technology dedicated to mmW applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar/ BiCMOS Circuits and Technology Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, United States. pp.50-51-52-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe:C BiCMOS LNA for 94GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar/ BiCMOS Circuits and Technology Meeting 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Austin, United States. pp.304-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunability of Bulk Acoustic Wave filters using CMOS transistors: concept, design and implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RFIC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, ANAHEIM, United States. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Ultra Low Power LNA for 2.4GHz Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electronics, Circuits, and Systems - ICECS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Athènes, Greece. pp.150-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Multi-bit Feedback DAC Dedicated to High-speed Continuous-time DS Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Latin American Symposium on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Iguaçu Falls, Brazil. pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Power and High Gain Double-Balanced Mixer dedicated to 77 GHz Automotive Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSCIRC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Spain. pp.80-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'IIP3 des amplificateurs faible bruit par effet de substrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 64GHz Push-Push Oscillator in 0.13μm BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Roma, Italy. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Software-Defined to Software Radio: Analog Signal Processor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio and Wireless Symposium 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Power Amplifier Dedicated to Power Management for 802.11n / 802.16e Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Topical Workshop on Power Amplifiers for Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Orlando, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Digitally Tuned Voltage Controlled Delay Element for 1-10GHz DLL-based Frequency Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS – TAISA'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A variable gain 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Ph.D. Research in Microelectronics &amp; Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Cork, Ireland. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe:C BiCMOS LNA for 60GHz band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelle Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Bipolar / BiCMOS Circuits and Technology Meeting (BCTM2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Capry, Italy. pp.56-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la radio logicielle intégrale: le SASP, un processeur analogique du signal en temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST Scheme for RF VCOs Allowing the Self-Correction of the CUT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Test Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Austin, United States. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel WLAN Power Amplifier Adaptive Loop Based on Delta-Sigma Non-Linearity Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Week Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.594-597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dual mode 2.4-GHz CMOS Low Noise Amplifier employing body biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisia. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un pas vers la radio logicielle intégrale: le SASP, un processeur analogique du signal en temps discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of Fractional Synthesizers for 60 GHz WPANs: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS TAISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de Fréquence pour applications 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Controlled Delay Line with phase quadrature outputs for [0.9-4] GHz F-DLL dedicated to Zero-IF multi-standard LO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Symposium on Integrated Circuits and Systems Design (SBCCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Brazil. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IIP3 optimization through body biasing in Low Noise Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newcas-Taisa'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un synthétiseur de fréquence fractionnaire large bande à éléments à retard contrôlable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lyon, France. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz cascode LNA with interstage matching: performance comparison between 130nm BiCMOS and 65nm CMOS-SOI technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signals, Circuits &amp; Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Jerba, Tunisia. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Delta Sigma Built-In-Current-Sensor as a Signal Strength Indicator for RF Transceiver Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBCCI 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Natal, Brazil. pp 100-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimeter-Wave and Power Characterization for Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Education in Electrical and Information Engineering EAEEIE 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Valencia, Spain. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscillateur push push à 79GHz réalisé en technologie 0.13um pour des applications radars anticollision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMOS Low-Noise Amplifier Linearization through Body Biasing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Radio-Frequency Integration Technology (RFIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Singapour, Singapore. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first experimental demonstration of a SASP-based full Software Radio Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Boston, United States. pp.25-28, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2009.5135482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00359769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temperature and Power Supply Independent CMOS Voltage Reference for Built-In Self-Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur Analogique en technologie 65nm CMOS destiné à la Radio Logicielle pour des Terminaux Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SOC SIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.74-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Class-E Power VCO in 65nm CMOS Technology: Application to RF Transmitter Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Symposium on Circuits and Systems (ISCAS2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Seattle, United States. pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current reuse CMOS LNA for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Circuits Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.294-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur Analogique de Signaux Radio-Frequences destine la Radio Logicielle pour des Terminaux Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bordeaux, France. pp.476-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS RF Front End dedicated to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Defined Radio Technical Conference 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Washington D.C., United States. pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00274707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mm-Waves design trends in BiCMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaelle Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm-Waves design trends in BiCMOS technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65nm CMOS Analog Processor for Mobile Terminals Software Radio Front End</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII SIM - South Symposium on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Bento Goncalves, Brazil. pp.15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation en puissance aux fréquences millimétriques de circuits nanométriques en technologie silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées pédagogiques CNFM (CNFM 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, St Malo, France. pp.111-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">79GHz Push-Push Oscillators in 0.13µm SiGe BiCMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chama Ameziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits, and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Malta. pp.51-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 65-nm CMOS 8-GHz Injection Locked Oscillator for HDR UWB Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.321-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk-Controlled Temperature and Power Supply Independent CMOS Voltage Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Testa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE North East Workshop on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.109-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">65nm CMOS Circuit Design of a Sampled Analog Signal Processor dedicated to RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Northeast Workshop on Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.123-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00269138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonidealities Study of a Continuous-Time Delta-Sigma Modulator Using VHDL-AMS Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Firenze, Italy. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Frequency Lamb Wave Filters for RF Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Defay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Volatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSDERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Munich, Germany. pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Disruptive Software-Defined Radio Receiver Architecture Based on Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.197-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-Gb/s CMOS Fully Integrated ILO-based CDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Munich, Germany. pp.520-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Delta-Sigma Modulator Based on High-Speed Low-Resolution A/D Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Ottawa, Canada. pp.944-947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial Delay Locked Loop: a solution to fulfill multistandard RF synthesizer requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'07 (PhD Research in Microelectronics and Electronics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.185-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAD tools dedicated to the design and test of RFICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation &amp; Test in Europe (DATE) 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Radio Frequency Receiver Architecture Based on Sampled Analog Signal Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montreal, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Technique pour Reconfigurer les Résonateurs et les Filtres BAW-SMR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVèmes Journées Nationales Micro-ondes (JNM2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur Analogique-Numérique Rapide Utilisant un Modulateur Sigma-Delta à Temps Continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Lamb Wave Resonators in Bandpass Delta-Sigma Converters for Digital Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolynn Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Montreal, Canada. pp.128-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Processeur de Traitement du Signal Analogique destiné à la Radio Logicielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LNA Topology with Transformer-based Input Integrated Matching and its 60-GHz Millimeter-wave CMOS 65-nm Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Pepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2007. ICECS '07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.1019-1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de fréquence reconfigurable [900 MHz - 5,8 GHz] totalement intégrable en technologie CMOS SOI 130nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Toulouse, France. pp.110-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A RF circuit design methodology dedicated to critical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prime 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, bordeaux, France. pp. 53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'un Récepteur Radio Logicielle à Temps Discret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Multi-Bit Continuous-Time Bandpass Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.PRIME 2007 5.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23 GHz fully integrated CMOS synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State and Integrated-Circuit Technology, 2008. ICSICT 2008. 9th International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Beijing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low voltage current reuse LNA in a 130nm CMOS technology for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.112-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Direct Digital Transmitter Architecture for Constant Envelope Modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Conference on Information, Communications and Signal Processing (ICICS'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Singapour, Singapore. pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Sensor Design for ZIGBEE LNA monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave Symposium (IMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transformer-based 60GHz LNA for low voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Severino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Radio-Frequency Integration Technology (RFIT2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Singapore. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Radio based on Sampled Analog Signal Processing Dedicated to Digital Modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME -Phd Research In Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500-Mhz Sigma-Delta Phase Interpolation Direct Digital Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bègueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A-SSCC IEEE Asian Solid-State Circuits Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jeju, South Korea. pp.452-455, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASSCC.2007.4425728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sub1V CMOS LNA dedicated to 802.11b/g applications with self-test & high reliability capabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radio Frequency Integrated Circuits Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Hawai, United States. pp. 343-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heavy-Ion Tolerant Clock and Data Recovery Circuit for Satellite Embedded High-Speed Data Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44 Annual International Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu - Hawaii, United States. pp.317-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed CMOS Analog-to-Digital Converter for Front-End Receiver Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birama Goumballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Symposium on Integrated Circuits and System Design - SBCCI'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rio de Janeiro, Brazil. pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method to Reconfigure BAW-SMR Filters Using CMOS Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 500-MHz Sigma-Delta Phase-Interpolation Direct Digital Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Miro-Panades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Boissières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Asian Solid-State Circuits Conference, (ASSCC'2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Jeju, South Korea. pp.312-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VHDL-AMS Behavioural Modelling of High-Speed Continuous-Time Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bégueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Iasi, Romania. pp.118-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust 130nm-CMOS Built-In Current Sensor Dedicated to RF Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Southsampton, United Kingdom. pp. 151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation d'argument des oscillators verrouillés par injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France. pp.145-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Frequency Lamb Wave Resonators and Filters for RF Receiver Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Desvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1045 - 1048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un Amplificateur Faible Bruit CMOS avec Autotest Intégré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microelectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rennes, France. pp. 36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4GHz Continuous-Time Bandpass Delta-Sigma Modulator for Directly High IF A/D Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE SYMPOSIUM ON INTEGRATED CIRCUITS AND SYSTEMS DESIGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ouro Preto, Brazil. pp.103-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A radiation-hardened injection locked oscillator devoted to radio-frequency applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Bequeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and its Effects on Components and Systems (RADECS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Cap d'Agde, France. pp.2040-2046, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2006.876669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00101436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection Locked Oscillator Based RF Transmitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Design and Test of Integrated Systems in nanoscale technology (DTIS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.211-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration of Bulk Acoustic Wave Filters: Application to WLAN 802.11b/g (2.40-2.48 GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems, ICECS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France. pp.395-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Blocks Beyond 20GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mm-Waves Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Pavia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4mA, 0.25 SiGe, 23GHz BiFET Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Seller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp.1019-1022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Low-Power and Low Silicon Area Testable CMOS LNA Dedicated to 802.15.4 Sensor Network Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp. 383 - 386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angular Modulation of Injection Locked Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Ph.D Research in Microelectronics and Electronics (Prime'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Otranto, Italy. pp.231-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a SiGe Reconfigurable Power Amplifier for RF Applications: Device and Multi-standard Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Electronics, Circuits and Systems, 2006. ICECS '06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, NICE, France. pp.331 - 334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAE Enhancement Methodology for SiGe Power Amplifier in UMTS/W-CDMA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Northeast Workshop on Circuits and Systems (NEWCAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Gatineau, Québec, Canada. pp. 169-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multistandard RF Receiver Front-End Using a Reconfigurable FBAR Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Pavao Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International IEEE-NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-IF Sampling Continuous-Time Bandpass Delta-Sigma Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PH.D. RESEARCH IN MICROELECTRONICS AND ELECTRONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Otranto, Italy. pp.129-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance multi-standard GSM/DCS/UMTS en technologie SiGe : étude de la reconfigurabilité en puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes JNM2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-10 GHz 0.13/spl mu/m CMOS body effect reuse LNA for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-NEWCAS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.25 ìm SiGe Receiver Front-End for 5GHz Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Escotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Microwave and Optoelectronics Conference (IMOC05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zero-IF Cartesian Feedback Transmitter with Digital Processing for WCDMA User Handset IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Northeast Workshop on Circuits and Systems (NEWCAS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Radiation-Hardened Injection Locked Oscillator Devoted to Radio-Frequency Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Radiation and Its Effects on Components and Systems (RADECS05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptive design solutions for frequency generation in silicon RFIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Radio-Frequency Integration Technology: Integrated Circuits for Wideband Communication and Wireless Sensor Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Singapore. pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Gigahertz Frequency Synthesis on Silicon Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Week 2005 EuMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiphase Phase/Frequency Detector-based Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuit Symposium (RFIC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echantillonneur-bloqueur large bande ultra-rapide en technologie CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new PLL architecture: the Composite PLL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE Int. Midwest Symposium on Circuits and Systems (MWSCAS 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 23-24 GHz low power frequency synthesizer in 0.25 μm SiGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapouyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Gallium Arsenide and Other Compound Semiconductors Application Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00370534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study on FBAR Filters Reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE International Conference on Electronics, Circuits and Systems, ICECS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous-Time Delta-Sigma Modulator Model for A/D Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Workshop on ADC Modelling and Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVISEUR À 5 GHz BASSE-CONSOMMATION À BASE D'OSCILLATEUR EN ANNEAU SYNCHRONISÉ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Nationales Microondes (JNM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed-signal cartesian Feedback LINEARIZATION system for a Zero-IF wcdma transmitter handset IC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Toupe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Ph.D. Research in Microelectronics and Electronics (PRIME05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Switzerland. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Controlled-Class Power Amplifier Applied to Reconfigurable Mobile Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Microwave Conference, EuMC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLL with non integer order filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Oustaloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third IEEE International Conference on Conference on Systems, Signals &amp; Devices (SSD'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tunisie. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Electrodes on The Reconfiguration of BAW Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium, MMS'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Greece. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMSK Modulation of Subharmonic Injection Locked Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Finateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Solid State Circuits Conference (ESSCIRC'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fully Integrated 24 Ghz Fractional PLL with a Low-Power Synchronized Ring Oscillator Divider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 675 µW 5 GHz Low-Voltage BiCMOS Synchronised Ring Oscillator Based Prescaler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2004 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of a Ratiometric Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed MOS Varactor Biasing for VCO Gain Equalization in 0.13µm CMOS Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Divel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ramet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuit Symposium (RFIC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF Multi-Standard Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial of the 2002 IEEE International Symposium on Circuits and Systems (ISCAS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-functional approach of frequency synthesizer dedicated to the next multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness Improvement of a Ratiometric Built-In Current Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cimino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali de Matos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004, ISBN 2-9522971-0-X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe Power Amplifier with Dynamic Bias for Efficient Power Control in UMTS/W-CDMA Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Conference on Design of Circuits and Integrated Systems, DCIS2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional RF frequency synthesizer for multi-standard smart objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Malvasi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1.8 V 4.3 GHz SiGe Tunable Synchronous Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Asian Pacific Microwave Conference (APMC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable RF Power Amplifier Biasing Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2nd Annual IEEE Northeast Workshop on Circuits and Systems (NEWCAS2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Canada. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2-6 GHz CMOS Factorial Delay Locked Loop Dedicated to Multi-Standard Frequency Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prooceedings of the IEEE International Symposium on Industrial Electronics ISIE2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d un convertisseur 3 bits à 4 Géchantillons/s pour radiotélescopes en bande millimétrique et submillimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation (C2I)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Programmable CMOS RF Frequency Synthesizer for Multi-standard Wireless Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd annual IEEE Northeast Workshop on Circuits and Systems (NEWCAS2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montréal, Québec, Canada. pp. 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting Out of Analogue IC Architectures using the DOE Method : a New Tool for Quality Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceeding ESREF 93</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsps, 2-4 GHz Input Bandwidth, 3-bits Flash A/D Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Recoquillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Montignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conf. On Electronics, Circuits and Systems (ICECS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Israel. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Software Defined Radio : The ADC Goes from Baseband to Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWADC 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Perugia, Italy. pp.259-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative open-loop CDR based on injection-locked oscillator for high-speed data link applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2 GHz 2 mW SiGe BiCMOS Frequency Divider with New Latch Based Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Topical Meeting on Silicon Monolithic Intergrated Circuits in RF Systems (SiRF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DC cancellation architecture for direct conversion receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 GHz Low-Power Quadrature SiGe VCO with Automatic Amplitude Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 2003 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de Fréquence à base de DLL Factorisée pour application HiperLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TELECOM 2003 &amp; 3èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.9V body effect feedback 2 GHz Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 25th European Solid State Circuits Conference (ESSCIRC'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Cancellation Architecture for Direct Conversion Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design of Circuits and Integrated Systems Conference (DCIS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2 GHz 2 mW SiGe BiCMOS Frequency Divider with New Latch Based Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Topical Meeting on Silicon Monolithic Intergrated Circuits in RF Systems (SiRF'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de polarisation contrôlables dédiés aux amplificateurs de puissance reconfigurables multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Ondes, Journée Thématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Implementation of the CMOS Active-Load Body-Effect Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.9V body effect feedback 2 GHz Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 25th European Solid State Circuits Conference (ESSCIRC'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC-Cancellation Architecture for Direct Conversion Receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design of Circuits and Integrated Systems Conference (DCIS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel DC cancellation architecture for direct conversion receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gourrinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayfe Kiaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1 V RF frontal for both HIPERLAN/2 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SEE faible tension faible consommation (FTFC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5.2 GHz Tunable Synchronous Oscillator for IEEE 802.11a Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthétiseur de Fréquence à base de DLL Factorisée pour application HiperLAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque TELECOM 2003 &amp; 3èmes JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maroc. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5 GHz Low-Power Quadrature SiGe VCO with Automatic Amplitude Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 2003 Bipolar/BiCMOS Circuits and Technology Meeting (BCTM'03)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits de polarisation contrôlables dédiés aux amplificateurs de puissance reconfigurables multi-standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques “Interférences d'ondes”, GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Differential Implementation of the CMOS Active-Load Body-Effect Mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-V 2GHZ VLSI CMOS Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1 V RF frontal for both HIPERLAN/2 802.11a</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence SEE faible tension faible consommation (FTFC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial DLL : Application to a 5 GHz Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of Design of Ciruicts and Integrated Systems (DCIS2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Espagne. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Factorial DLL : Application to a 5 GHz Frequency Synthesizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of Design of Ciruicts and Integrated Systems (DCIS2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Espagne. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5.2 GHz Tunable Synchronous Oscillator for IEEE 802.11a Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hellmuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 2003 SBMO/IEEE MTT-S International Microwave and Optoelectronics Conference (IMOC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1-V 2GHZ VLSI CMOS Low Noise Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative open-loop CDR based on injection-locked oscillator for high-speed data link applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFIC Symposium (RFIC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronous Oscillator in Frequency Generation : an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Microelectronics (ICM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation à distance de circuits radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes Journées Pédagogiques du CNFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsamples/S with 2-4 GHz Input Bandwidth SIGE Digitizer for Radio Astronomy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE 15th Symposium on Integrated Circuits and System Design (SBCCI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe 4-Gsps 2-Bits Digitizer with 2-4 GHz Input Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4 Gsamples/S with 2-4 GHz Input Bandwidth SIGE Digitizer for Radio Astronomy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEE 15th Symposium on Integrated Circuits and System Design (SBCCI 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brazil. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel 1-Gbps Clock and Data Recovery Architecture using Synchronous Oscillator in CMOS VLSI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 28th European Solid State Circuits Conference (ESSCIRC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synchronous Oscillator in Frequency Generation : an Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Microelectronics (ICM'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SiGe 4-Gsps 2-Bits Digitizer with 2-4 GHz Input Bandwidth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE Proc. Of International Conf. On Electronics, Circuits and Systems (ICECS'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Croatia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel 1-Gbps Clock and Data Recovery Architecture using Synchronous Oscillator in CMOS VLSI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Scarabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deschans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the 28th European Solid State Circuits Conference (ESSCIRC'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur de signaux orienté délai en technologie CMOS dédié à la réalisation d'un synthétiseur 2 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Micro-ondes (JNM'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Videoteaching for RF measurements of ICs in L - S - C bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Conference of the European Association for Education in Electrical and Information Engineering (EAEEIE'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Generator Using Factorial DLL for Video Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS 2 GHz active load body effect mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Design of Circuits and Integrated Systems Conf. (DCIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and behavioral simulation of phase noise and jitter in oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlle Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Levi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001 IEEE International Symposium on Circuits and Systems, ISCAS 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Laser System for X-Rays Flashes Sensitivity Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Maidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the 7th IEEE International On-Line Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télé-enseignement de la caractérisation de circuits radiofréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Devreese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS-EEA'01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS VLSI Delay Oriented Waveform Converter Dedicated to the Synthesizer of an UMTS Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A VLSI CMOS 2 GHz active load body effect mixer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Design of Circuits and Integrated Systems Conf. (DCIS'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Portugal. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Generator Using Factorial DLL for Video Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mazouffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a Design Methodology Dedicated to Dose Rate Hardened Linear Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Barnaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CMOS VLSI Delay Oriented Waveform Converter Dedicated to the Synthesizer of an UMTS Transceiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Proceedings of the Custom IC Conf. (CICC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, États-Unis. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00183239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE Modeling of the Transient Response of Irradiated MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dean Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Radiation and its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des effets de dose cumulée sur les règles de conception des circuits intégrés bipolaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CAO des circuits intégrés et systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BiCMOS implementation of the Hodgkin-Huxley formalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Microelectronics for Neural Networks and Fuzzy Systems, Microneuro 96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Suisse. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations électriques des effets de débit de dose et de dose cumulée dans les circuits intégrés bipolaires : méthodologie de conception durcie aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Montagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude RADECS96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog ASIC for RF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microelec-tronics Partners Conference (EMP-C '95)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Suisse. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple purpose programmable device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moulins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Neuroscience, 24th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BiCMOS ASIC for modeling biological networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Tomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Microelectronics for Neural Networks and Fuzzy systems, Microneuro 94</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration d'un système émetteur-récepteur à base d'ASICs, destiné à la télésurveillance par gestion technique centralisée hertzienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Dom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop circuits analogiques hautes fréquences du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct digitization of low level transducer outputs for low power intracorporeal telemetry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Zardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Burny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of twelfth International Symposium on Biotelemetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on ICECS 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Troscan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">87 (2), pp.101-103, 2016, International Journal of Analog Integrated Circuits and Signal Processing (AISCP) </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10470-016-0720-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable RF Power Amplifiers on Silicon for Wireless Handsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SpringerAnalog Circuits and Signal Processing, pp.166, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mm-wave Distributed Oscillators in 28nm FD-SOI Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Cathelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Terminal - Benefits of Body-Biasing Techniques for FDSOI Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-166, 2020, 978-3-030-39496-7. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39496-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampled Analog Signal Processing: From Software-Defined to Software Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies and Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-287, 2010, Lecture Notes in Electrical Engineering, Vol. 66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital CMOS amplifier for RF applications with voltage controlled operating point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, pp.133-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-mode, Multi-standard RF Reconfigurable Power Amplifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Filters and Amplifiers 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. Jarry, pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Bégueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave filters and amplifiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Signpost, pp. 133-144, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System, method and computer program product for communicating semantic messages over a communication channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Calvanese Strinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP4447348. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for generating a radio signal, and corresponding computer program products and devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxandre Fellmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2024208899. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for predistorting an input signal with a view to compensating for the effect of a non-linear transfer function of a power amplifier, corresponding computer program products and corresponding devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lapuyade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023222655. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d’un signal modulé et chaine d’émission à radiofréquence associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lapuyade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3091964. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformée de Fourier rapide à multiplexage/démultiplexage progressif pour un signal série</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Hode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR1913615. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating a modulated digital signal and system for generating a modulated analog signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2018115139A3. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encodeur Numerique Pour Signaux Modules, Et Dispositif De Generation D'un Signal Analogique Associe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3060913A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de generation d'un signal numerique module et systeme de generation d'un signal analogique module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3060912A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for generating analogue signals and associated use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017067804. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération de signaux analogiques et utilisation associée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Veyrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3042928. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif d'émission d'un signal radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR3002345. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio frequency signal transmission method and device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20140235186. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for generating an analogue signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2014/184388. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de Génération d’un signal analogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Montigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 3005815. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de génération d'un signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR3002392. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signal generation device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US20140233671. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2.4 GHz Compact RFFE for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Kraimia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : 12-GR1CO-0230US01. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Time Analogue/Digital Converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mariano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20130271304. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional Frequency Divider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Regimbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badets Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20120001665. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif et procédé de génération d'un signal de fréquence paramétrable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2964809A1. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device And Method For Generating A Signal Of Parametrizable Frequency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Lucas de Peslouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Majek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20120062288. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable Power Amplifier and use of such amplifier for making a multi-standard amplifier stage for mobile phone communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deval Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : 361170-1131, WO2008099113. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiofrequency Signal Power Amplification Method and Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20110018637. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filtre à Résonnateurs Acoustiques de Type BAW reconfigurable par Voie Numérique et Procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2927742. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Distributed Oscillator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : US2009302959. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filter with BAW acoustic resonators, with digital reconfiguration and method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union, Patent n° : EP2091148. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de fourniture d'un signal oscillant (Power VCO Classe E)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2926936. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00207222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and device for the analog processing of a radio signal for a radio frequency receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent pending N B07-0400EXT US-06-GR1-225. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume Acoustic Resonator having an Adjustable Resonance Frequency and Use of Such Resonator in the Telephone Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerhervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008090050. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method And Electronic Device For Frequency Shifting An Analogue Signal, In Particular For Mobile Telephony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008/152322. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif électronique de décalage fréquentiel d'un signal analogique, en particulier pour la téléphonie mobile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-0755441. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et dispositif de traitement analogique d'un signal radio pour récepteur radiofréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR-0755443. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00265529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase Locked Loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lagareste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US Patent No. 20060232344. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00266044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateur de puissance reconfigurable et utilisation d'un tel amplificateur pour la réalisation d'un étage d'amplification multistandard pour poste téléphonique mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Deltimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : B05-4060FR. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonateur acoustique en volume à fréquence de résonance réglable et utilisation d'un tel résonateur dans le domaine de la téléphonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kerherve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Shirakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B05-4062FR. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récupération d'Horloge et de Données à Base d'Oscillateur Synchrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0204201. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits et Procédés de Génération de Signaux en Décalage de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Begueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Spataro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0004501. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design by Mathematics : a different approach for the design of RFICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Deval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Rivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01377966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId594"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Asprilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lapuyade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3047464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0980-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fadhuile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240272v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2504947" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T.H. Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0659-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Kraimia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2015.0126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Piccin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapuyade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Morche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Seyler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;raud-Sudreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazouffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baguena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Karolak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mangla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chalkiadaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Leite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Rashtian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Mirabbasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Majek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2010.2041402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Testa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9206-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0F6XF0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cimino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.919512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Goumballa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9190-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6SRB5PM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagareste" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melchior" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapuyade" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cimino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Matos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hellmuth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deschans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarabello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-8693-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJNTTJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagareste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malvasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Barnaby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cressler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.820766" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spataro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Barnaby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gervais-Ducouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Qu&#233;heille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Fellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhomel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732635" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus B. Moreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sandrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sazzad Hossain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deltimple" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Cops" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guedey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dematos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964935v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Asprilla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552342v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlando" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552336v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552337v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552331v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bampi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377960v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841177" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377968v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377965v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Hoang Vu Xuan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377963v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fiawoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Montigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouassida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Redois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139469v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240260v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070746v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fadhuile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064360v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Holstensson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regimbal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Cabrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tesson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840620v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840641v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916061v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840610v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finateu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608504v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Fouque" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521421v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656834v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642017v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abiven" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Severino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Ameziane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejdat Demirel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516970v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476797v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Benoit Toupe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425438v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522722v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840672v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531666v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531663v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840598v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512609v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531669v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357829v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531673v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380884v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380921v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401260v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Severino" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359770v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413770v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357832v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380916v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400864v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321473v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384370v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400858v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400860v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135482" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281375v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207360v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323426v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269293v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269366v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270632v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294174v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284759v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269300v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284755v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180541v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181945v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182263v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161534v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;gueret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178607v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zito" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Pepe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neri" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182261v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volatier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161318v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182300v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neveu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180507v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178327v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178343v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shirakawa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161531v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180521v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161530v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183390v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266027v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161329v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311545v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissi&#232;res" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#232;gueret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASSCC.2007.4425728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182293v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161319v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Hassan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183393v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180599v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178586v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182267v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101436v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bequeret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellmuth" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taris" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.876669" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180253v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183389v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178908v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840604v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178594v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177334v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180784v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Jarry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181946v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pavao Moreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183194v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183189v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178633v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184001v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182989v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183180v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183193v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mariano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183192v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181948v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183191v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370534v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazouffre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapouyade" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Begueret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toupe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181949v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183182v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184316v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182992v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183015v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184026v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183228v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183014v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183016v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183201v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mira" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184025v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183197v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deschans" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montignac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180789v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Recoquillon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183212v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183019v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183021v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gourrinat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfe Kiaei" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184449v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183233v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183230v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183020v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568013v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183029v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scarabello" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182995v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182996v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183232v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183234v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182994v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183231v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183218v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183214v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182993v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183018v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183219v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183213v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183017v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183028v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183023v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179943v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Devreese" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183220v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183238v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183236v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183003v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183001v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183225v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183240v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhfakh" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Levi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184302v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180916v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183024v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183223v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183224v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184303v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183239v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184311v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagner" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Touboul" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184306v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupeyron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Masson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Masson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184312v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184307v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184313v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulins" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184308v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184314v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184309v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zardini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burny" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455387v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blokhina" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troscan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-016-0720-6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585340v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillaume" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477585v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840348v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184467v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266029v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906322v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906312v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505855v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hode" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987043v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987044v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987041v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552343v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552344v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139471v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063069v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063074v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139470v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063076v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063070v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840486v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582203v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582206v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badets Franck" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840498v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582204v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401610v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deval Yann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585620v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586138v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840506v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cassagne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585629v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207222v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266038v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788044v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493734v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265530v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265529v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266044v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177228v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177229v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178602v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377966v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Asprilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cordova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lapuyade" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rivet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.3047464" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Veyrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-017-0980-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240272v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Garrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2015.2504947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553000v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fadhuile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali de Matos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Belot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Owen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel T.H. Lai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-015-0659-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Kraimia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-rsn.2015.0126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Piccin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapuyade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Morche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -Y. Seyler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582210v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin B&#233;raud-Sudreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Begueret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mazouffre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pignol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baguena" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Karolak" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mariano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2014.1297" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Mangla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Chalkiadaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840446v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Leite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooman Rashtian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahriar Mirabbasi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Mabrouki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044466v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Hassan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherv&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20554" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Majek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cathelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSSC.2010.2041402" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491699v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Testa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Carbonero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8420" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294659v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9206-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0F6XF0H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cimino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274011v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2008.919512" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284746v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birama Goumballa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-008-9190-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B6SRB5PM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lapuyade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Malou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Melchior" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagareste" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melchior" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oustaloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Deval" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180613v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cimino" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Matos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hellmuth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206668v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deschans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scarabello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-006-8693-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZJNTTJR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183156v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183158v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagareste" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Oustaloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183157v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cathelin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00190227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rougier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Malvasi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183163v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Barnaby" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Cressler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.820766" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Spataro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fouillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184299v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Barnaby" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183168v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184300v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Lewis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183170v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maidon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Tomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Dom" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184301v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gervais-Ducouret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506739v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Qu&#233;heille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxandre Fellmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508688v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lhomel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMIC61603.2024.10732635" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus B. Moreira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sandrez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sazzad Hossain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rivet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726278v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Deltimple" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714375v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Deltimple" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Cops" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042259v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956601v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957426v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531959v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guedey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaidioz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Dematos" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281009v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dumont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288597v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964932v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Asprilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964935v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisiaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Orlando" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552337v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552331v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552345v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bampi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377970v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Bouassida" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duperray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377960v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552334v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841177" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377968v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Hoang Vu Xuan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377963v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Fiawoo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Montigny" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552339v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377964v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Redois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377962v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240260v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duperray David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139463v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139464v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553134v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guitton" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Enz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139467v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015881v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Holstensson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Regimbal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015887v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553291v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fadhuile" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070746v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vallet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070747v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064360v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015884v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553085v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064363v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983438v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dwight Cabrera" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tesson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064369v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2014.7050055" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840620v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916061v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801918v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553095v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917041v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840664v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782123v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finateu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642017v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Abiven" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608504v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Fouque" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Larie" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521421v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656834v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840538v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583970v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608486v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Severino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chama Ameziane" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840548v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573349v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejdat Demirel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474101v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kerherve" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466978v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Benoit Toupe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425438v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476797v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522722v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531666v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531663v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840675v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840598v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531669v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00466854v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512609v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789031v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539170v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498733v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380916v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400864v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321473v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357829v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531673v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380884v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401260v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaelle Severino" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359770v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357832v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448854v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384370v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380862v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380860v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402264v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380912v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380888v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418915v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401282v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400858v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400860v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448850v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359769v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2009.5135482" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269293v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281375v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207360v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323426v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269366v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274707v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270632v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360477v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294174v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284759v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269300v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269138v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284755v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182261v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Desvergne" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Defay" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Volatier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vincent" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161318v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182300v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Neveu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180507v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178327v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178343v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Shirakawa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161531v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;gueret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181945v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180541v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182263v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolynn Bernier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161534v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178607v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Zito" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Pepe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Neri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178334v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161530v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183390v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488738v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266027v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161329v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311545v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro Panades" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Boissi&#232;res" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#232;gueret" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASSCC.2007.4425728" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180256v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182293v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180448v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161319v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Hassan" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183393v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Miro-Panades" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180433v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180253v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178586v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vincent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180599v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182267v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00101436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Bequeret" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hellmuth" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2006.876669" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178908v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181947v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840604v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178594v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seller" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180269v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183388v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177334v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarry" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180784v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Jarry" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181946v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Pavao Moreira" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182266v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184001v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182989v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183180v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Escotte" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183194v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tassin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garcia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183189v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178633v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184315v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183186v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183193v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mariano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183187v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00370534v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mazouffre" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lapouyade" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Begueret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183191v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Toupe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181949v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183195v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183182v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183016v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mira" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Divel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184316v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183015v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182992v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184026v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183228v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183014v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184025v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183197v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183229v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deschans" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montignac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180789v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184310v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Recoquillon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baudry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568013v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183029v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Scarabello" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Gall" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182995v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182996v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gourrinat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ayraud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayfe Kiaei" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183232v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183234v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183212v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183021v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183019v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184449v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183233v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183230v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183020v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182994v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183231v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183218v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183214v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182993v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183018v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183235v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183219v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183213v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183017v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183028v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183023v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179943v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Devreese" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183220v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183238v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183236v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183022v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183003v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183222v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183001v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183024v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180917v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183225v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183240v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184304v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fakhfakh" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Lewis" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Levi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184302v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180916v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183223v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183224v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183241v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184303v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Briand" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183239v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184311v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Montagner" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Touboul" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184306v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupeyron" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Masson" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Le Masson" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184312v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184307v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184313v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moulins" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184308v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184314v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184309v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Zardini" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burny" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455387v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blokhina" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Troscan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-016-0720-6" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585340v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500427v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Guillaume" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39496-7" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477585v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840348v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184467v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266029v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. B&#233;gueret" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906296v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Calvanese Strinati" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906322v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906312v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505840v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505855v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hode" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987044v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987043v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987041v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552343v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552344v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063074v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063069v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139471v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139470v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063076v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063070v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840486v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582203v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582206v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badets Franck" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840498v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582204v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401610v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deval Yann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585620v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586138v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840506v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cassagne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585629v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207222v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266038v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788044v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493734v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265530v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265529v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266044v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177228v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177229v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178602v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178593v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377966v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>